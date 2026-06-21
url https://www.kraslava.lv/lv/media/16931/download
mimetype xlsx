--- v0 (2026-03-23)
+++ v1 (2026-06-21)
@@ -1,101 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{744C6408-17A2-4A77-A778-A8B39DB616A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18B1B15A-13B0-4E3B-99D5-9BDC7B36EC40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2955" yWindow="525" windowWidth="29430" windowHeight="20415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Koef." sheetId="1" r:id="rId1"/>
     <sheet name="Izvērsts" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O7" i="2" l="1"/>
-  <c r="O6" i="2"/>
+  <c r="O6" i="2" l="1"/>
   <c r="O5" i="2"/>
   <c r="O14" i="2"/>
   <c r="O13" i="2"/>
   <c r="O12" i="2"/>
   <c r="F17" i="1"/>
   <c r="F16" i="1"/>
   <c r="F15" i="1"/>
   <c r="F14" i="1"/>
   <c r="O48" i="2" l="1"/>
   <c r="O47" i="2"/>
   <c r="O42" i="2"/>
   <c r="O41" i="2"/>
   <c r="O40" i="2"/>
   <c r="O35" i="2"/>
   <c r="O34" i="2"/>
   <c r="O33" i="2"/>
   <c r="O28" i="2"/>
   <c r="O27" i="2"/>
   <c r="O26" i="2"/>
   <c r="O21" i="2"/>
   <c r="O20" i="2"/>
   <c r="O19" i="2"/>
   <c r="H49" i="2"/>
   <c r="G49" i="2"/>
   <c r="F49" i="2"/>
   <c r="E49" i="2"/>
   <c r="D49" i="2"/>
   <c r="C49" i="2"/>
-  <c r="O49" i="2" s="1"/>
+  <c r="O49" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="27">
   <si>
     <t>Janvāris</t>
   </si>
   <si>
     <t>Februāris</t>
   </si>
   <si>
     <t>Marts</t>
   </si>
   <si>
     <t>Aprīlis</t>
   </si>
   <si>
     <t>Maijs</t>
   </si>
   <si>
     <t>Jūnijs</t>
   </si>
   <si>
     <t>Jūlijs</t>
   </si>
   <si>
     <t>Augusts</t>
   </si>
   <si>
@@ -130,61 +141,63 @@
   </si>
   <si>
     <t xml:space="preserve">SIA “Krāslavas nami” </t>
   </si>
   <si>
     <t>2024. g.</t>
   </si>
   <si>
     <t>Kopējais nodotais apjoms (t)</t>
   </si>
   <si>
     <t>Kopējais nodotais apjoms (m3)</t>
   </si>
   <si>
     <t>Maksa par t:</t>
   </si>
   <si>
     <t>Koeficients norēķiniem:</t>
   </si>
   <si>
     <t>Vidējais</t>
   </si>
   <si>
     <t>2025. g.</t>
   </si>
+  <si>
+    <t>2026. g.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000000"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
-    <numFmt numFmtId="166" formatCode="0.00000"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -253,50 +266,56 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="2" tint="-0.749992370372631"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
@@ -375,63 +394,63 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -697,602 +716,651 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="6" width="14.28515625" customWidth="1"/>
-    <col min="7" max="7" width="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="24"/>
-[...3 lines deleted...]
-      <c r="F1" s="24"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
     </row>
-    <row r="3" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="25" t="s">
+    <row r="3" spans="1:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="25"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
-    </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H5" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="3">
         <v>9.5398482137151894E-2</v>
       </c>
       <c r="C6" s="3">
         <v>9.0020000000000003E-2</v>
       </c>
       <c r="D6" s="3">
         <v>9.0191999999999994E-2</v>
       </c>
       <c r="E6" s="3">
         <v>0.109373</v>
       </c>
       <c r="F6" s="3">
         <v>0.107947</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="3">
         <v>0.11160299999999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H6" s="3">
+        <v>0.110279</v>
+      </c>
+      <c r="J6" s="24"/>
+    </row>
+    <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <v>9.0836846874816593E-2</v>
       </c>
       <c r="C7" s="3">
         <v>8.4668999999999994E-2</v>
       </c>
       <c r="D7" s="3">
         <v>9.7375000000000003E-2</v>
       </c>
       <c r="E7" s="3">
         <v>9.6951999999999997E-2</v>
       </c>
       <c r="F7" s="3">
         <v>0.103354</v>
       </c>
-      <c r="G7" s="27">
+      <c r="G7" s="3">
         <v>0.10237599999999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H7" s="3">
+        <v>0.10377</v>
+      </c>
+      <c r="J7" s="24"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="3">
         <v>9.298188545753959E-2</v>
       </c>
       <c r="C8" s="3">
         <v>9.6812999999999996E-2</v>
       </c>
       <c r="D8" s="3">
         <v>9.8034999999999997E-2</v>
       </c>
       <c r="E8" s="3">
         <v>0.10252699999999999</v>
       </c>
       <c r="F8" s="3">
         <v>0.104938</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="3">
         <v>0.109597</v>
       </c>
-    </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H8" s="3">
+        <v>0.112845</v>
+      </c>
+      <c r="J8" s="24"/>
+    </row>
+    <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="3">
         <v>9.9688071614252527E-2</v>
       </c>
       <c r="C9" s="3">
         <v>0.102201</v>
       </c>
       <c r="D9" s="3">
         <v>9.4909999999999994E-2</v>
       </c>
       <c r="E9" s="3">
         <v>0.1113</v>
       </c>
       <c r="F9" s="3">
         <v>0.101398</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="3">
         <v>0.113194</v>
       </c>
-    </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H9" s="3"/>
+      <c r="J9" s="24"/>
+    </row>
+    <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3">
         <v>0.10009789582541069</v>
       </c>
       <c r="C10" s="3">
         <v>0.100614</v>
       </c>
       <c r="D10" s="3">
         <v>9.7002000000000005E-2</v>
       </c>
       <c r="E10" s="3">
         <v>0.109318</v>
       </c>
       <c r="F10" s="3">
         <v>0.10918</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="3">
         <v>0.111489</v>
       </c>
-    </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H10" s="3"/>
+      <c r="J10" s="24"/>
+    </row>
+    <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="3">
         <v>0.1051737803843735</v>
       </c>
       <c r="C11" s="3">
         <v>9.3532000000000004E-2</v>
       </c>
       <c r="D11" s="3">
         <v>0.105437</v>
       </c>
       <c r="E11" s="2">
         <v>0.10123699999999999</v>
       </c>
       <c r="F11" s="3">
         <v>0.104147</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="3">
         <v>0.117309</v>
       </c>
-    </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H11" s="3"/>
+      <c r="J11" s="24"/>
+    </row>
+    <row r="12" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="3">
         <v>0.104424</v>
       </c>
       <c r="C12" s="3">
         <v>0.11197699999999999</v>
       </c>
       <c r="D12" s="3">
         <v>0.10059800000000001</v>
       </c>
       <c r="E12" s="2">
         <v>0.103313</v>
       </c>
       <c r="F12" s="3">
         <v>0.120647</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="3">
         <v>0.12205199999999999</v>
       </c>
-    </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H12" s="3"/>
+      <c r="J12" s="24"/>
+    </row>
+    <row r="13" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="3">
         <v>0.108693</v>
       </c>
       <c r="C13" s="3">
         <v>0.10629</v>
       </c>
       <c r="D13" s="3">
         <v>0.110107</v>
       </c>
       <c r="E13" s="2">
         <v>0.112609</v>
       </c>
       <c r="F13" s="3">
         <v>0.12523300000000001</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="3">
         <v>0.12587699999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H13" s="3"/>
+      <c r="J13" s="24"/>
+    </row>
+    <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="3">
         <v>0.12709200000000001</v>
       </c>
       <c r="C14" s="3">
         <v>0.109281</v>
       </c>
       <c r="D14" s="3">
         <v>0.109357</v>
       </c>
       <c r="E14" s="2">
         <v>0.112482</v>
       </c>
       <c r="F14" s="2">
         <f>Izvērsts!K21</f>
         <v>0.11800099999999999</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="2">
         <v>0.122909</v>
       </c>
-    </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H14" s="2"/>
+      <c r="J14" s="24"/>
+    </row>
+    <row r="15" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="3">
         <v>0.107185</v>
       </c>
       <c r="C15" s="3">
         <v>0.10788200000000001</v>
       </c>
       <c r="D15" s="3">
         <v>0.114021</v>
       </c>
       <c r="E15" s="2">
         <v>0.10528800000000001</v>
       </c>
       <c r="F15" s="2">
         <f>Izvērsts!L21</f>
         <v>0.117658</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="2">
         <v>0.11511299999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H15" s="2"/>
+      <c r="J15" s="24"/>
+    </row>
+    <row r="16" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="3">
         <v>9.7255999999999995E-2</v>
       </c>
       <c r="C16" s="3">
         <v>9.4416E-2</v>
       </c>
       <c r="D16" s="3">
         <v>0.102214</v>
       </c>
       <c r="E16" s="2">
         <v>0.11075400000000001</v>
       </c>
       <c r="F16" s="2">
         <f>Izvērsts!M21</f>
         <v>0.123265</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="2">
         <v>0.12837299999999999</v>
       </c>
-    </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H16" s="2"/>
+      <c r="J16" s="24"/>
+    </row>
+    <row r="17" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="3">
         <v>9.5782999999999993E-2</v>
       </c>
       <c r="C17" s="3">
         <v>0.100956</v>
       </c>
       <c r="D17" s="3">
         <v>0.102063</v>
       </c>
       <c r="E17" s="2">
         <v>0.103265</v>
       </c>
       <c r="F17" s="2">
         <f>Izvērsts!N21</f>
         <v>0.111231</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="2">
         <v>0.113785</v>
       </c>
+      <c r="H17" s="2"/>
+      <c r="J17" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
-  <conditionalFormatting sqref="B6:G17">
+  <phoneticPr fontId="14" type="noConversion"/>
+  <conditionalFormatting sqref="B6:H17">
     <cfRule type="colorScale" priority="1">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="percentile" val="50"/>
         <cfvo type="max"/>
         <color rgb="FF63BE7B"/>
         <color rgb="FFFFEB84"/>
         <color rgb="FFF8696B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O49"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="11.5703125" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="7"/>
-      <c r="C2" s="26">
+      <c r="C2" s="25">
         <v>2026</v>
       </c>
-      <c r="D2" s="26"/>
-[...9 lines deleted...]
-      <c r="N2" s="26"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="N3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="O3" s="21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="10">
         <v>303.41999999999996</v>
       </c>
-      <c r="D4" s="10"/>
-      <c r="E4" s="10"/>
+      <c r="D4" s="10">
+        <v>303.41999999999996</v>
+      </c>
+      <c r="E4" s="10">
+        <v>303.41999999999996</v>
+      </c>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
     </row>
     <row r="5" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="12">
         <v>158.22</v>
       </c>
-      <c r="D5" s="12"/>
-      <c r="E5" s="13"/>
+      <c r="D5" s="12">
+        <v>137.78</v>
+      </c>
+      <c r="E5" s="13">
+        <v>178.36</v>
+      </c>
       <c r="F5" s="13"/>
       <c r="G5" s="14"/>
       <c r="H5" s="13"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="23">
-        <f t="shared" ref="O5:O7" si="0">AVERAGE(C5:N5)</f>
-        <v>158.22</v>
+        <f t="shared" ref="O5:O6" si="0">AVERAGE(C5:N5)</f>
+        <v>158.12</v>
       </c>
     </row>
     <row r="6" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="18">
         <v>1434.72</v>
       </c>
-      <c r="D6" s="18"/>
-      <c r="E6" s="16"/>
+      <c r="D6" s="18">
+        <v>1327.7400000000002</v>
+      </c>
+      <c r="E6" s="16">
+        <v>1580.5800000000002</v>
+      </c>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="23">
         <f t="shared" si="0"/>
-        <v>1434.72</v>
+        <v>1447.68</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B7" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="20">
         <v>0.110279</v>
       </c>
-      <c r="D7" s="20"/>
-      <c r="E7" s="20"/>
+      <c r="D7" s="20">
+        <v>0.10377</v>
+      </c>
+      <c r="E7" s="20">
+        <v>0.112845</v>
+      </c>
       <c r="F7" s="20"/>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="22">
-        <f t="shared" si="0"/>
-        <v>0.110279</v>
+        <f>AVERAGE(C7:N7)</f>
+        <v>0.10896466666666667</v>
       </c>
     </row>
     <row r="9" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B9" s="7"/>
-      <c r="C9" s="26">
+      <c r="C9" s="25">
         <v>2025</v>
       </c>
-      <c r="D9" s="26"/>
-[...9 lines deleted...]
-      <c r="N9" s="26"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+      <c r="N9" s="25"/>
     </row>
     <row r="10" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>7</v>
@@ -1469,64 +1537,64 @@
       <c r="I14" s="20">
         <v>0.12205199999999999</v>
       </c>
       <c r="J14" s="20">
         <v>0.12587699999999999</v>
       </c>
       <c r="K14" s="20">
         <v>0.122909</v>
       </c>
       <c r="L14" s="20">
         <v>0.11511299999999999</v>
       </c>
       <c r="M14" s="20">
         <v>0.12837299999999999</v>
       </c>
       <c r="N14" s="20">
         <v>0.113785</v>
       </c>
       <c r="O14" s="22">
         <f t="shared" si="1"/>
         <v>0.11613975</v>
       </c>
     </row>
     <row r="16" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B16" s="7"/>
-      <c r="C16" s="26">
+      <c r="C16" s="25">
         <v>2024</v>
       </c>
-      <c r="D16" s="26"/>
-[...9 lines deleted...]
-      <c r="N16" s="26"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="25"/>
     </row>
     <row r="17" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>7</v>
@@ -1703,64 +1771,64 @@
       <c r="I21" s="20">
         <v>0.120647</v>
       </c>
       <c r="J21" s="20">
         <v>0.12523300000000001</v>
       </c>
       <c r="K21" s="20">
         <v>0.11800099999999999</v>
       </c>
       <c r="L21" s="20">
         <v>0.117658</v>
       </c>
       <c r="M21" s="20">
         <v>0.123265</v>
       </c>
       <c r="N21" s="20">
         <v>0.111231</v>
       </c>
       <c r="O21" s="22">
         <f t="shared" si="2"/>
         <v>0.11224991666666667</v>
       </c>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="7"/>
-      <c r="C23" s="26">
+      <c r="C23" s="25">
         <v>2023</v>
       </c>
-      <c r="D23" s="26"/>
-[...9 lines deleted...]
-      <c r="N23" s="26"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="25"/>
     </row>
     <row r="24" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="8" t="s">
         <v>7</v>
@@ -1937,64 +2005,64 @@
       <c r="I28" s="20">
         <v>0.103313</v>
       </c>
       <c r="J28" s="20">
         <v>0.112609</v>
       </c>
       <c r="K28" s="20">
         <v>0.112482</v>
       </c>
       <c r="L28" s="20">
         <v>0.10528800000000001</v>
       </c>
       <c r="M28" s="20">
         <v>0.11075400000000001</v>
       </c>
       <c r="N28" s="20">
         <v>0.103265</v>
       </c>
       <c r="O28" s="22">
         <f t="shared" si="3"/>
         <v>0.10653483333333331</v>
       </c>
     </row>
     <row r="30" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
-      <c r="C30" s="26">
+      <c r="C30" s="25">
         <v>2022</v>
       </c>
-      <c r="D30" s="26"/>
-[...9 lines deleted...]
-      <c r="N30" s="26"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="25"/>
+      <c r="J30" s="25"/>
+      <c r="K30" s="25"/>
+      <c r="L30" s="25"/>
+      <c r="M30" s="25"/>
+      <c r="N30" s="25"/>
     </row>
     <row r="31" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>7</v>
@@ -2171,64 +2239,64 @@
       <c r="I35" s="20">
         <v>0.10059800000000001</v>
       </c>
       <c r="J35" s="20">
         <v>0.110107</v>
       </c>
       <c r="K35" s="20">
         <v>0.109357</v>
       </c>
       <c r="L35" s="20">
         <v>0.114021</v>
       </c>
       <c r="M35" s="20">
         <v>0.102214</v>
       </c>
       <c r="N35" s="20">
         <v>0.102063</v>
       </c>
       <c r="O35" s="22">
         <f t="shared" si="4"/>
         <v>0.10177591666666667</v>
       </c>
     </row>
     <row r="37" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B37" s="7"/>
-      <c r="C37" s="26">
+      <c r="C37" s="25">
         <v>2021</v>
       </c>
-      <c r="D37" s="26"/>
-[...9 lines deleted...]
-      <c r="N37" s="26"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="25"/>
     </row>
     <row r="38" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J38" s="8" t="s">
         <v>7</v>
@@ -2405,64 +2473,64 @@
       <c r="I42" s="20">
         <v>0.11197699999999999</v>
       </c>
       <c r="J42" s="20">
         <v>0.10629</v>
       </c>
       <c r="K42" s="20">
         <v>0.109281</v>
       </c>
       <c r="L42" s="20">
         <v>0.10788200000000001</v>
       </c>
       <c r="M42" s="20">
         <v>9.4416E-2</v>
       </c>
       <c r="N42" s="20">
         <v>0.100956</v>
       </c>
       <c r="O42" s="22">
         <f t="shared" si="5"/>
         <v>9.9887583333333321E-2</v>
       </c>
     </row>
     <row r="44" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B44" s="7"/>
-      <c r="C44" s="26">
+      <c r="C44" s="25">
         <v>2020</v>
       </c>
-      <c r="D44" s="26"/>
-[...9 lines deleted...]
-      <c r="N44" s="26"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+      <c r="J44" s="25"/>
+      <c r="K44" s="25"/>
+      <c r="L44" s="25"/>
+      <c r="M44" s="25"/>
+      <c r="N44" s="25"/>
     </row>
     <row r="45" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H45" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I45" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>7</v>
@@ -2645,71 +2713,71 @@
       <c r="I49" s="20">
         <v>0.104424</v>
       </c>
       <c r="J49" s="20">
         <v>0.108693</v>
       </c>
       <c r="K49" s="20">
         <v>0.12709200000000001</v>
       </c>
       <c r="L49" s="20">
         <v>0.107185</v>
       </c>
       <c r="M49" s="20">
         <v>9.7255999999999995E-2</v>
       </c>
       <c r="N49" s="20">
         <v>9.5782999999999993E-2</v>
       </c>
       <c r="O49" s="22">
         <f>AVERAGE(C49:N49)</f>
         <v>0.10205083019112872</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="C37:N37"/>
+    <mergeCell ref="C44:N44"/>
     <mergeCell ref="C9:N9"/>
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="C16:N16"/>
     <mergeCell ref="C23:N23"/>
     <mergeCell ref="C30:N30"/>
-    <mergeCell ref="C37:N37"/>
-    <mergeCell ref="C44:N44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Darblapas</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Koef.</vt:lpstr>
       <vt:lpstr>Izvērsts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>