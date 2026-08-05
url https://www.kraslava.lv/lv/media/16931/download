--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -1,107 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18B1B15A-13B0-4E3B-99D5-9BDC7B36EC40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22728887-4D69-438B-91A5-D1CAE21EDB82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2955" yWindow="525" windowWidth="29430" windowHeight="20415" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Koef." sheetId="1" r:id="rId1"/>
     <sheet name="Izvērsts" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
-  <extLst>
-[...9 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="O7" i="2" l="1"/>
   <c r="O6" i="2" l="1"/>
   <c r="O5" i="2"/>
   <c r="O14" i="2"/>
   <c r="O13" i="2"/>
   <c r="O12" i="2"/>
   <c r="F17" i="1"/>
   <c r="F16" i="1"/>
   <c r="F15" i="1"/>
   <c r="F14" i="1"/>
   <c r="O48" i="2" l="1"/>
   <c r="O47" i="2"/>
   <c r="O42" i="2"/>
   <c r="O41" i="2"/>
   <c r="O40" i="2"/>
   <c r="O35" i="2"/>
   <c r="O34" i="2"/>
   <c r="O33" i="2"/>
   <c r="O28" i="2"/>
   <c r="O27" i="2"/>
   <c r="O26" i="2"/>
   <c r="O21" i="2"/>
   <c r="O20" i="2"/>
   <c r="O19" i="2"/>
   <c r="H49" i="2"/>
   <c r="G49" i="2"/>
   <c r="F49" i="2"/>
   <c r="E49" i="2"/>
   <c r="D49" i="2"/>
   <c r="C49" i="2"/>
-  <c r="O49" i="2" l="1"/>
+  <c r="O49" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="27">
   <si>
     <t>Janvāris</t>
   </si>
   <si>
     <t>Februāris</t>
   </si>
   <si>
     <t>Marts</t>
   </si>
   <si>
     <t>Aprīlis</t>
   </si>
   <si>
     <t>Maijs</t>
   </si>
   <si>
     <t>Jūnijs</t>
   </si>
   <si>
     <t>Jūlijs</t>
@@ -395,62 +384,62 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -718,89 +707,89 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="1"/>
     <col min="2" max="6" width="14.28515625" customWidth="1"/>
     <col min="7" max="7" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="26"/>
-[...3 lines deleted...]
-      <c r="F1" s="26"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
       <c r="G1" s="4"/>
     </row>
     <row r="2" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
     </row>
     <row r="3" spans="1:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="27"/>
-[...3 lines deleted...]
-      <c r="F3" s="27"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
@@ -894,76 +883,80 @@
       </c>
       <c r="J8" s="24"/>
     </row>
     <row r="9" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="3">
         <v>9.9688071614252527E-2</v>
       </c>
       <c r="C9" s="3">
         <v>0.102201</v>
       </c>
       <c r="D9" s="3">
         <v>9.4909999999999994E-2</v>
       </c>
       <c r="E9" s="3">
         <v>0.1113</v>
       </c>
       <c r="F9" s="3">
         <v>0.101398</v>
       </c>
       <c r="G9" s="3">
         <v>0.113194</v>
       </c>
-      <c r="H9" s="3"/>
+      <c r="H9" s="3">
+        <v>0.113783</v>
+      </c>
       <c r="J9" s="24"/>
     </row>
     <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="3">
         <v>0.10009789582541069</v>
       </c>
       <c r="C10" s="3">
         <v>0.100614</v>
       </c>
       <c r="D10" s="3">
         <v>9.7002000000000005E-2</v>
       </c>
       <c r="E10" s="3">
         <v>0.109318</v>
       </c>
       <c r="F10" s="3">
         <v>0.10918</v>
       </c>
       <c r="G10" s="3">
         <v>0.111489</v>
       </c>
-      <c r="H10" s="3"/>
+      <c r="H10" s="3">
+        <v>0.10988000000000001</v>
+      </c>
       <c r="J10" s="24"/>
     </row>
     <row r="11" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="3">
         <v>0.1051737803843735</v>
       </c>
       <c r="C11" s="3">
         <v>9.3532000000000004E-2</v>
       </c>
       <c r="D11" s="3">
         <v>0.105437</v>
       </c>
       <c r="E11" s="2">
         <v>0.10123699999999999</v>
       </c>
       <c r="F11" s="3">
         <v>0.104147</v>
       </c>
       <c r="G11" s="3">
         <v>0.117309</v>
       </c>
       <c r="H11" s="3"/>
@@ -1128,77 +1121,79 @@
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <conditionalFormatting sqref="B6:H17">
     <cfRule type="colorScale" priority="1">
       <colorScale>
         <cfvo type="min"/>
         <cfvo type="percentile" val="50"/>
         <cfvo type="max"/>
         <color rgb="FF63BE7B"/>
         <color rgb="FFFFEB84"/>
         <color rgb="FFF8696B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O49"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="14" width="11.5703125" customWidth="1"/>
     <col min="15" max="15" width="12" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="7"/>
-      <c r="C2" s="25">
+      <c r="C2" s="27">
         <v>2026</v>
       </c>
-      <c r="D2" s="25"/>
-[...9 lines deleted...]
-      <c r="N2" s="25"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
     </row>
     <row r="3" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C3" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>7</v>
@@ -1210,157 +1205,173 @@
         <v>9</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="N3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="O3" s="21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="10">
         <v>303.41999999999996</v>
       </c>
       <c r="D4" s="10">
         <v>303.41999999999996</v>
       </c>
       <c r="E4" s="10">
         <v>303.41999999999996</v>
       </c>
-      <c r="F4" s="10"/>
-      <c r="G4" s="10"/>
+      <c r="F4" s="10">
+        <v>303.41999999999996</v>
+      </c>
+      <c r="G4" s="10">
+        <v>303.41999999999996</v>
+      </c>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
     </row>
     <row r="5" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="12">
         <v>158.22</v>
       </c>
       <c r="D5" s="12">
         <v>137.78</v>
       </c>
       <c r="E5" s="13">
         <v>178.36</v>
       </c>
-      <c r="F5" s="13"/>
-      <c r="G5" s="14"/>
+      <c r="F5" s="13">
+        <v>175.42</v>
+      </c>
+      <c r="G5" s="14">
+        <v>175.48</v>
+      </c>
       <c r="H5" s="13"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="23">
         <f t="shared" ref="O5:O6" si="0">AVERAGE(C5:N5)</f>
-        <v>158.12</v>
+        <v>165.05199999999999</v>
       </c>
     </row>
     <row r="6" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="18">
         <v>1434.72</v>
       </c>
       <c r="D6" s="18">
         <v>1327.7400000000002</v>
       </c>
       <c r="E6" s="16">
         <v>1580.5800000000002</v>
       </c>
-      <c r="F6" s="16"/>
-      <c r="G6" s="16"/>
+      <c r="F6" s="16">
+        <v>1541.7100000000005</v>
+      </c>
+      <c r="G6" s="16">
+        <v>1597.01</v>
+      </c>
       <c r="H6" s="16"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="23">
         <f t="shared" si="0"/>
-        <v>1447.68</v>
+        <v>1496.3520000000001</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B7" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="20">
         <v>0.110279</v>
       </c>
       <c r="D7" s="20">
         <v>0.10377</v>
       </c>
       <c r="E7" s="20">
         <v>0.112845</v>
       </c>
-      <c r="F7" s="20"/>
-      <c r="G7" s="20"/>
+      <c r="F7" s="20">
+        <v>0.113783</v>
+      </c>
+      <c r="G7" s="20">
+        <v>0.10988000000000001</v>
+      </c>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="22">
         <f>AVERAGE(C7:N7)</f>
-        <v>0.10896466666666667</v>
+        <v>0.1101114</v>
       </c>
     </row>
     <row r="9" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B9" s="7"/>
-      <c r="C9" s="25">
+      <c r="C9" s="27">
         <v>2025</v>
       </c>
-      <c r="D9" s="25"/>
-[...9 lines deleted...]
-      <c r="N9" s="25"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="27"/>
+      <c r="K9" s="27"/>
+      <c r="L9" s="27"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="27"/>
     </row>
     <row r="10" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>7</v>
@@ -1537,64 +1548,64 @@
       <c r="I14" s="20">
         <v>0.12205199999999999</v>
       </c>
       <c r="J14" s="20">
         <v>0.12587699999999999</v>
       </c>
       <c r="K14" s="20">
         <v>0.122909</v>
       </c>
       <c r="L14" s="20">
         <v>0.11511299999999999</v>
       </c>
       <c r="M14" s="20">
         <v>0.12837299999999999</v>
       </c>
       <c r="N14" s="20">
         <v>0.113785</v>
       </c>
       <c r="O14" s="22">
         <f t="shared" si="1"/>
         <v>0.11613975</v>
       </c>
     </row>
     <row r="16" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B16" s="7"/>
-      <c r="C16" s="25">
+      <c r="C16" s="27">
         <v>2024</v>
       </c>
-      <c r="D16" s="25"/>
-[...9 lines deleted...]
-      <c r="N16" s="25"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
     </row>
     <row r="17" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C17" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I17" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>7</v>
@@ -1771,64 +1782,64 @@
       <c r="I21" s="20">
         <v>0.120647</v>
       </c>
       <c r="J21" s="20">
         <v>0.12523300000000001</v>
       </c>
       <c r="K21" s="20">
         <v>0.11800099999999999</v>
       </c>
       <c r="L21" s="20">
         <v>0.117658</v>
       </c>
       <c r="M21" s="20">
         <v>0.123265</v>
       </c>
       <c r="N21" s="20">
         <v>0.111231</v>
       </c>
       <c r="O21" s="22">
         <f t="shared" si="2"/>
         <v>0.11224991666666667</v>
       </c>
     </row>
     <row r="23" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B23" s="7"/>
-      <c r="C23" s="25">
+      <c r="C23" s="27">
         <v>2023</v>
       </c>
-      <c r="D23" s="25"/>
-[...9 lines deleted...]
-      <c r="N23" s="25"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
     </row>
     <row r="24" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C24" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J24" s="8" t="s">
         <v>7</v>
@@ -2005,64 +2016,64 @@
       <c r="I28" s="20">
         <v>0.103313</v>
       </c>
       <c r="J28" s="20">
         <v>0.112609</v>
       </c>
       <c r="K28" s="20">
         <v>0.112482</v>
       </c>
       <c r="L28" s="20">
         <v>0.10528800000000001</v>
       </c>
       <c r="M28" s="20">
         <v>0.11075400000000001</v>
       </c>
       <c r="N28" s="20">
         <v>0.103265</v>
       </c>
       <c r="O28" s="22">
         <f t="shared" si="3"/>
         <v>0.10653483333333331</v>
       </c>
     </row>
     <row r="30" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B30" s="7"/>
-      <c r="C30" s="25">
+      <c r="C30" s="27">
         <v>2022</v>
       </c>
-      <c r="D30" s="25"/>
-[...9 lines deleted...]
-      <c r="N30" s="25"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="27"/>
+      <c r="K30" s="27"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
     </row>
     <row r="31" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G31" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>7</v>
@@ -2239,64 +2250,64 @@
       <c r="I35" s="20">
         <v>0.10059800000000001</v>
       </c>
       <c r="J35" s="20">
         <v>0.110107</v>
       </c>
       <c r="K35" s="20">
         <v>0.109357</v>
       </c>
       <c r="L35" s="20">
         <v>0.114021</v>
       </c>
       <c r="M35" s="20">
         <v>0.102214</v>
       </c>
       <c r="N35" s="20">
         <v>0.102063</v>
       </c>
       <c r="O35" s="22">
         <f t="shared" si="4"/>
         <v>0.10177591666666667</v>
       </c>
     </row>
     <row r="37" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B37" s="7"/>
-      <c r="C37" s="25">
+      <c r="C37" s="27">
         <v>2021</v>
       </c>
-      <c r="D37" s="25"/>
-[...9 lines deleted...]
-      <c r="N37" s="25"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
     </row>
     <row r="38" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C38" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G38" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J38" s="8" t="s">
         <v>7</v>
@@ -2473,64 +2484,64 @@
       <c r="I42" s="20">
         <v>0.11197699999999999</v>
       </c>
       <c r="J42" s="20">
         <v>0.10629</v>
       </c>
       <c r="K42" s="20">
         <v>0.109281</v>
       </c>
       <c r="L42" s="20">
         <v>0.10788200000000001</v>
       </c>
       <c r="M42" s="20">
         <v>9.4416E-2</v>
       </c>
       <c r="N42" s="20">
         <v>0.100956</v>
       </c>
       <c r="O42" s="22">
         <f t="shared" si="5"/>
         <v>9.9887583333333321E-2</v>
       </c>
     </row>
     <row r="44" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B44" s="7"/>
-      <c r="C44" s="25">
+      <c r="C44" s="27">
         <v>2020</v>
       </c>
-      <c r="D44" s="25"/>
-[...9 lines deleted...]
-      <c r="N44" s="25"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="27"/>
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="27"/>
+      <c r="L44" s="27"/>
+      <c r="M44" s="27"/>
+      <c r="N44" s="27"/>
     </row>
     <row r="45" spans="2:15" x14ac:dyDescent="0.25">
       <c r="C45" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H45" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I45" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>7</v>
@@ -2733,51 +2744,51 @@
         <v>0.10205083019112872</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="C37:N37"/>
     <mergeCell ref="C44:N44"/>
     <mergeCell ref="C9:N9"/>
     <mergeCell ref="C2:N2"/>
     <mergeCell ref="C16:N16"/>
     <mergeCell ref="C23:N23"/>
     <mergeCell ref="C30:N30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Koef.</vt:lpstr>
       <vt:lpstr>Izvērsts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>