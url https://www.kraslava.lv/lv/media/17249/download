--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -38,188 +38,188 @@
     </w:p>
     <w:p w14:paraId="6B70BF33" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00EB74C4" w:rsidRDefault="007A2628" w:rsidP="00EB74C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB74C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>VĒLĒŠANU IECIRKŅA KOMISIJAS LOCEKĻA KANDIDĀTA PIETEIKUMS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10591" w:type="dxa"/>
+        <w:tblW w:w="10621" w:type="dxa"/>
         <w:tblInd w:w="-934" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3469"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4439"/>
+        <w:gridCol w:w="3478"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1153"/>
+        <w:gridCol w:w="4453"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="007A3D13" w14:paraId="3F12999A" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="007A3D13" w14:paraId="3F12999A" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
-          <w:trHeight w:val="459"/>
+          <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5002" w:type="dxa"/>
+            <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5F6403D5" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="007A3D13" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3D13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vārds (vārdi)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AF3E968" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="007A3D13" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5589" w:type="dxa"/>
+            <w:tcW w:w="5605" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A4E0B42" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="007A3D13" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3D13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="7FAD6876" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="7FAD6876" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="509"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="3478" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="479B6C61" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personas kods</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3099B15C" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2683" w:type="dxa"/>
+            <w:tcW w:w="2690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1335F463" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Izglītība (vidējā, augstākā)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4452" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B798FD" w14:textId="77777777" w:rsidR="00301BF8" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Latviešu valodas prasme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17ED24E7" w14:textId="4DA84FE1" w:rsidR="007A2628" w:rsidRPr="00301BF8" w:rsidRDefault="00301BF8" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -253,199 +253,199 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C1 līmenī</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301BF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="2141D6C2" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="2141D6C2" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
-          <w:trHeight w:val="274"/>
+          <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10591" w:type="dxa"/>
+            <w:tcW w:w="10621" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3A8D8010" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dzīvesvietas adrese</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6176AFC4" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="02DC9E73" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="02DC9E73" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
-          <w:trHeight w:val="345"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6152" w:type="dxa"/>
+            <w:tcW w:w="6168" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75D8A12C" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tālruņa numurs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12AC06E1" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4452" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C909CCF" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-pasta adrese:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003706F4" w:rsidRPr="00C6046B" w14:paraId="0F2EBE0E" w14:textId="23EFB6C6" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="003706F4" w:rsidRPr="00C6046B" w14:paraId="0F2EBE0E" w14:textId="23EFB6C6" w:rsidTr="006C080C">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6152" w:type="dxa"/>
+            <w:tcW w:w="6168" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B3DFB66" w14:textId="32BEC062" w:rsidR="003706F4" w:rsidRPr="00C6046B" w:rsidRDefault="003706F4" w:rsidP="003706F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Darbavieta un profesija (nodarbošanās</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">)                                 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63AD6CAB" w14:textId="77777777" w:rsidR="003706F4" w:rsidRPr="00C6046B" w:rsidRDefault="003706F4" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4439" w:type="dxa"/>
+            <w:tcW w:w="4452" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61878CD7" w14:textId="77777777" w:rsidR="003706F4" w:rsidRPr="003706F4" w:rsidRDefault="003706F4" w:rsidP="003706F4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Saimnieciskās darbības veicējs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E4380B4" w14:textId="696BE1EF" w:rsidR="003706F4" w:rsidRPr="00C6046B" w:rsidRDefault="003706F4" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -461,243 +461,297 @@
             </w:r>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nē </w:t>
             </w:r>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003706F4" w:rsidRPr="00C6046B" w14:paraId="4757D522" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="003706F4" w:rsidRPr="00C6046B" w14:paraId="4757D522" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
-          <w:trHeight w:val="693"/>
+          <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10591" w:type="dxa"/>
+            <w:tcW w:w="10621" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36978D3A" w14:textId="77777777" w:rsidR="003706F4" w:rsidRDefault="003706F4" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Pieejamie digitālie rīki e-identitātes apliecināšanai un dokumentu parakstīšanai digitālajā vidē</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A8DA8BC" w14:textId="77777777" w:rsidR="003706F4" w:rsidRPr="003706F4" w:rsidRDefault="003706F4" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="751BD218" w14:textId="7639C59D" w:rsidR="003706F4" w:rsidRPr="00C6046B" w:rsidRDefault="003706F4" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">eID </w:t>
-            </w:r>
+              <w:t>eID</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003706F4">
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">eParaksts </w:t>
-            </w:r>
+              <w:t>eParaksts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003706F4">
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">eParaksts mobile </w:t>
-            </w:r>
+              <w:t>eParaksts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003706F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>mobile</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003706F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003706F4">
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart-ID kvalificētā versija </w:t>
-            </w:r>
+              <w:t>Smart</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003706F4">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ID kvalificētā versija </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003706F4">
+              <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="0C1DCECB" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="00C6046B" w14:paraId="0C1DCECB" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="3478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F986148" w14:textId="27D4870B" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Datorprasme</w:t>
             </w:r>
             <w:r w:rsidR="00301BF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       Ir </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -710,51 +764,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="144"/>
                 <w:szCs w:val="144"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7122" w:type="dxa"/>
+            <w:tcW w:w="7142" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63D8B828" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uz kuru iecirkni kandidē</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
@@ -783,57 +837,57 @@
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jebkuru</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="007A3D13" w14:paraId="226486DD" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="007A3D13" w14:paraId="226486DD" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10591" w:type="dxa"/>
+            <w:tcW w:w="10621" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E9309AD" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -849,702 +903,697 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51E017DA" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Priekšsēdētājs: ________        Sekretārs ________    Komisijas loceklis ________     Līgumdarbinieks ________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CFFF4F1" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00F52699" w:rsidRDefault="007A2628" w:rsidP="006043B6">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00C6046B">
+          <w:p w14:paraId="0A83DD36" w14:textId="77777777" w:rsidR="007A2628" w:rsidRDefault="007A2628" w:rsidP="006043B6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nav pieredzes darbā vēlēšanu iecirknī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C6046B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1CFFF4F1" w14:textId="77777777" w:rsidR="006C080C" w:rsidRPr="00F52699" w:rsidRDefault="006C080C" w:rsidP="006043B6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2628" w:rsidRPr="007A3D13" w14:paraId="1DF65416" w14:textId="77777777" w:rsidTr="00DB63E7">
+      <w:tr w:rsidR="007A2628" w:rsidRPr="007A3D13" w14:paraId="1DF65416" w14:textId="77777777" w:rsidTr="006C080C">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10591" w:type="dxa"/>
+            <w:tcW w:w="10621" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05968070" w14:textId="77777777" w:rsidR="007A2628" w:rsidRDefault="007A2628" w:rsidP="00DB63E7">
+          <w:p w14:paraId="05968070" w14:textId="77777777" w:rsidR="007A2628" w:rsidRDefault="007A2628" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A3D13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Vēlēšanu iecirkņa komisijas locekļa kandidāta apliecinājums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79CA0C58" w14:textId="60F99249" w:rsidR="007A2628" w:rsidRPr="00190581" w:rsidRDefault="007A2628" w:rsidP="00DB63E7">
+          <w:p w14:paraId="059FD7D6" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="006C080C" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...34 lines deleted...]
-          <w:p w14:paraId="016FB2EC" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73DA6123" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="007A2628" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB63E7">
-[...9 lines deleted...]
-          <w:p w14:paraId="352FCA7F" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+            <w:r w:rsidRPr="00190581">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Es, _________________________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB74C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00190581">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(vārds, uzvārds), apliecinu, ka:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79CA0C58" w14:textId="6027D9C6" w:rsidR="007A2628" w:rsidRPr="00190581" w:rsidRDefault="007A2628" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB63E7">
-[...9 lines deleted...]
-          <w:p w14:paraId="05783DE9" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+            <w:r w:rsidRPr="00190581">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016FB2EC" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2) piekrītu manu personas datu apstrādei, kas tiek veikta atbilstoši Vispārīgās datu aizsardzības regulas 6. panta 1.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70EBD577" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>1) atbilstu Centrālās vēlēšanu komisijas Pašvaldību vēlēšanu iecirkņu komisiju izveidošanas instrukcijas 7. punkta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="352FCA7F" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>punkta e) apakšpunkta prasībām, saskaņā ar Pašvaldības vēlēšanu komisiju un vēlēšanu iecirkņu komisiju likuma un</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2269392B" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>prasībām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05783DE9" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pašvaldību vēlēšanu iecirkņu komisiju izveidošanas instrukcijas 7. punkta prasībām, t.i., vēlēšanu komisijas lēmuma</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="39C2FD50" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>2) piekrītu manu personas datu apstrādei, kas tiek veikta atbilstoši Vispārīgās datu aizsardzības regulas 6. panta 1.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EBD577" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pieņemšanai par vēlēšanu iecirkņu komisiju locekļu ievēlēšanu;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="087CC5F9" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>punkta e) apakšpunkta prasībām, saskaņā ar Pašvaldības vēlēšanu komisiju un vēlēšanu iecirkņu komisiju likuma un</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2269392B" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3) atļauju sevi fotografēt un filmēt, pildot amata pienākumus, apzinoties, ka šie materiāli var tikt publiskoti sociālajos</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="35C3A81E" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>Pašvaldību vēlēšanu iecirkņu komisiju izveidošanas instrukcijas 7. punkta prasībām, t.i., vēlēšanu komisijas lēmuma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C2FD50" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>tīklos un plašsaziņas līdzekļos;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E154564" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>pieņemšanai par vēlēšanu iecirkņu komisiju locekļu ievēlēšanu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087CC5F9" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4) ievēlēšanas gadījumā vēlēšanu iecirkņa komisijas locekļa pienākumus pildīšu saskaņā ar likumiem, Centrālās</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0113D38A" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>3) atļauju sevi fotografēt un filmēt, pildot amata pienākumus, apzinoties, ka šie materiāli var tikt publiskoti sociālajos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35C3A81E" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>vēlēšanu komisijas instrukcijām, lēmumiem un rīkojumiem, citu personu datu apstrādi veikšu tikai tam paredzētajā</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70A7102C" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>tīklos un plašsaziņas līdzekļos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E154564" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>nolūkā, kā vēlēšanu komisijas lēmuma</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="54246D48" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>4) ievēlēšanas gadījumā vēlēšanu iecirkņa komisijas locekļa pienākumus pildīšu saskaņā ar likumiem, Centrālās</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8B0480" w14:textId="36F4DE72" w:rsidR="00E56A38" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pieņemšanai par vēlēšanu iecirkņu komisiju locekļu ievēlēšanu;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14814DEF" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>vēlēšanu komisijas instrukcijām, lēmumiem un rīkojumiem</w:t>
+            </w:r>
+            <w:r w:rsidR="006C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54246D48" w14:textId="72A1FDEF" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00E56A38" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB63E7">
-[...9 lines deleted...]
-          <w:p w14:paraId="3F977715" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB63E7" w:rsidRPr="00DB63E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>citu personu datu apstrādi veikšu tikai tam paredzētajā</w:t>
+            </w:r>
+            <w:r w:rsidR="006C080C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB63E7" w:rsidRPr="00DB63E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nolūkā, kā vēlēšanu komisijas lēmuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB63E7" w:rsidRPr="00DB63E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pieņemšanai par vēlēšanu iecirkņu komisiju locekļu ievēlēšanu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACDD00E" w14:textId="3ECEA969" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00E56A38" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB63E7">
-[...9 lines deleted...]
-          <w:p w14:paraId="30C02F61" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB63E7" w:rsidRPr="00DB63E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) ievēlēšanas gadījumā apņemos piedalīties Centrālās vēlēšanu komisijas un pašvaldības vēlēšanu komisijas pirms</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B387F3" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4) ievēlēšanas gadījumā vēlēšanu iecirkņa komisijas locekļa pienākumus pildīšu saskaņā ar likumiem, Centrālās</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="57E67268" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>vēlēšanām organizētajās mācībās, ieskaitot vēlēšanu ģenerālmēģinājumu, lai pilnvērtīgi sagatavotos uzdoto amata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7673271A" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB63E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>vēlēšanu komisijas instrukcijām, lēmumiem un rīkojumiem, citu personu datu apstrādi veikšu tikai tam paredzētajā</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EBFD546" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="00DB63E7">
+              <w:t>pienākumu izpildei;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB008A2" w14:textId="2A1125DF" w:rsidR="00DB63E7" w:rsidRPr="00DB63E7" w:rsidRDefault="00E56A38" w:rsidP="006C080C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB63E7">
-[...126 lines deleted...]
-              <w:t>6) izvēloties pieteikuma paziņošanas kanālu, es izprotu ar paziņojuma nosūtīšanu saistītos riskus.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB63E7" w:rsidRPr="00DB63E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) izvēloties pieteikuma paziņošanas kanālu, es izprotu ar paziņojuma nosūtīšanu saistītos riskus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51329E78" w14:textId="5F63A1D2" w:rsidR="007A2628" w:rsidRPr="00190581" w:rsidRDefault="007A2628" w:rsidP="00DB63E7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E049874" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="00EB74C4" w:rsidRDefault="007A2628" w:rsidP="007A2628">
+    <w:p w14:paraId="0E049874" w14:textId="77777777" w:rsidR="007A2628" w:rsidRDefault="007A2628" w:rsidP="007A2628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A56B55" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="006C080C" w:rsidP="007A2628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64EB98C9" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="006C080C" w:rsidP="007A2628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC399FB" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="006C080C" w:rsidP="007A2628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025E1F71" w14:textId="77777777" w:rsidR="006C080C" w:rsidRPr="00EB74C4" w:rsidRDefault="006C080C" w:rsidP="007A2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1636,83 +1685,94 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Paraksts </w:t>
             </w:r>
             <w:r w:rsidRPr="00190581">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="205417D4" w14:textId="77777777" w:rsidR="00DB63E7" w:rsidRDefault="00DB63E7" w:rsidP="007A2628">
+    <w:p w14:paraId="5649CBBD" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="006C080C" w:rsidP="006C080C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B7EF8E7" w14:textId="0C43CE75" w:rsidR="007A2628" w:rsidRDefault="007A2628" w:rsidP="007A2628">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C078B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izvirzītāji</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6E58BE2E" w14:textId="77777777" w:rsidR="006C080C" w:rsidRDefault="006C080C" w:rsidP="007A2628">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="10602" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10602"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A2628" w14:paraId="39490195" w14:textId="77777777" w:rsidTr="00DB63E7">
         <w:trPr>
           <w:trHeight w:val="2329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10602" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="411F8A36" w14:textId="18125B1A" w:rsidR="007A2628" w:rsidRPr="00C6046B" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1807,51 +1867,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>___________________________________________________________________________________________________</w:t>
             </w:r>
             <w:r w:rsidR="00301BF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DBC764A" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="004D6104" w:rsidRDefault="007A2628" w:rsidP="006043B6">
+          <w:p w14:paraId="5212E0DB" w14:textId="681A04AC" w:rsidR="007A2628" w:rsidRPr="006C080C" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1862,113 +1922,114 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vēlētāju grupa </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(nepieciešami vismaz desmit vēlētāju paraksti). </w:t>
             </w:r>
             <w:r w:rsidRPr="00C6046B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parakstoties izvirzu iecirkņa komisijas locekļa kandidātu un piekrītu savu personas datu apstrādei:</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10609" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="2734"/>
         <w:gridCol w:w="3250"/>
         <w:gridCol w:w="3506"/>
       </w:tblGrid>
       <w:tr w:rsidR="007A2628" w:rsidRPr="0027411D" w14:paraId="235A2DB2" w14:textId="77777777" w:rsidTr="00301BF8">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40CE8AAB" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="0027411D" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Nr.p.k.</w:t>
+              <w:t>Nr.p.k</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0027411D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EAA9E48" w14:textId="77777777" w:rsidR="007A2628" w:rsidRPr="0027411D" w:rsidRDefault="007A2628" w:rsidP="006043B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0027411D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2992,145 +3053,169 @@
       <w:r w:rsidR="004508E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Krāslavas novada </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF33C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vēlēšanu komisija </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6813C2DE" w14:textId="74749979" w:rsidR="007A2628" w:rsidRPr="00FF33C3" w:rsidRDefault="007A2628" w:rsidP="007A2628">
+    <w:p w14:paraId="6813C2DE" w14:textId="5D84CB11" w:rsidR="007A2628" w:rsidRPr="00FF33C3" w:rsidRDefault="007A2628" w:rsidP="007A2628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF33C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pieteikumu glabāšanas termiņš: 1 mēnesis pēc vēlēšanām </w:t>
       </w:r>
       <w:r w:rsidR="00DB63E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>vai tautasnobalsošanas</w:t>
+        <w:t>vai tautas</w:t>
+      </w:r>
+      <w:r w:rsidR="006C080C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB63E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nobalsošanas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09996AD8" w14:textId="3AB7A4DE" w:rsidR="00802D82" w:rsidRPr="00EB74C4" w:rsidRDefault="007A2628" w:rsidP="00EB74C4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF33C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tiesiskais pamats: Pašvaldību vēlēšanu komisiju un vēlēšanu iecirkņu komisiju likums</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00802D82" w:rsidRPr="00EB74C4" w:rsidSect="00EB74C4">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1418" w:bottom="284" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FD6CA75" w14:textId="77777777" w:rsidR="00BE2A0E" w:rsidRDefault="00BE2A0E">
+    <w:p w14:paraId="3609E34B" w14:textId="77777777" w:rsidR="00780A1D" w:rsidRDefault="00780A1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5092F459" w14:textId="77777777" w:rsidR="00BE2A0E" w:rsidRDefault="00BE2A0E">
+    <w:p w14:paraId="1ACEB39C" w14:textId="77777777" w:rsidR="00780A1D" w:rsidRDefault="00780A1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3155,114 +3240,120 @@
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B448D16" w14:textId="7312FE6E" w:rsidR="003623FE" w:rsidRPr="00EB74C4" w:rsidRDefault="003623FE" w:rsidP="00EB74C4">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C4AD58F" w14:textId="77777777" w:rsidR="00BE2A0E" w:rsidRDefault="00BE2A0E">
+    <w:p w14:paraId="2A6E2243" w14:textId="77777777" w:rsidR="00780A1D" w:rsidRDefault="00780A1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6820A4A1" w14:textId="77777777" w:rsidR="00BE2A0E" w:rsidRDefault="00BE2A0E">
+    <w:p w14:paraId="54F7A615" w14:textId="77777777" w:rsidR="00780A1D" w:rsidRDefault="00780A1D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A2628"/>
     <w:rsid w:val="000B0DAF"/>
+    <w:rsid w:val="000E4A0C"/>
     <w:rsid w:val="0017179E"/>
     <w:rsid w:val="0023139C"/>
     <w:rsid w:val="00301BF8"/>
     <w:rsid w:val="003623FE"/>
     <w:rsid w:val="003706F4"/>
+    <w:rsid w:val="00434DEF"/>
     <w:rsid w:val="004508E3"/>
     <w:rsid w:val="00455AD6"/>
     <w:rsid w:val="0057615A"/>
     <w:rsid w:val="00584E7A"/>
+    <w:rsid w:val="006C080C"/>
     <w:rsid w:val="006C10A7"/>
+    <w:rsid w:val="00780A1D"/>
     <w:rsid w:val="007A2628"/>
     <w:rsid w:val="00802D82"/>
     <w:rsid w:val="00AF7DA4"/>
     <w:rsid w:val="00B04A94"/>
     <w:rsid w:val="00B77D26"/>
     <w:rsid w:val="00BE2A0E"/>
     <w:rsid w:val="00DB63E7"/>
     <w:rsid w:val="00E13225"/>
+    <w:rsid w:val="00E56A38"/>
     <w:rsid w:val="00EA111D"/>
     <w:rsid w:val="00EB74C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4102,77 +4193,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1433</Characters>
+  <Pages>2</Pages>
+  <Words>2201</Words>
+  <Characters>1255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3939</CharactersWithSpaces>
+  <CharactersWithSpaces>3450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrejs Vaivars</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>