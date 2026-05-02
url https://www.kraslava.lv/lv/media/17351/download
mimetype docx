--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -944,51 +944,51 @@
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>Komisijas</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> loceklis Kaspars Pauniņš (tālr.Nr.65681777;  e-pasts: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="006650A2">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>kaspars.paunins@kraslava.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF19DCF" w14:textId="7DB799FC" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E077A8" w:rsidP="006650A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
@@ -1345,51 +1345,51 @@
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="146AA33E" w14:textId="255A00D5" w:rsidR="00520659" w:rsidRPr="00F35C2E" w:rsidRDefault="00520659" w:rsidP="006650A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nomas īpašie nosacījumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B49833" w14:textId="1CEF086E" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">Nomas objekta nomas līgums (turpmāk – Nomas līgums) tiek slēgts uz termiņu – </w:t>
       </w:r>
       <w:r>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>trīsdesmit</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>) gadi no Nomas līguma spēkā stāšanās dienas</w:t>
@@ -1399,290 +1399,272 @@
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> Nomas līgums ir šo izsoles noteikumu neatņemama sastāvdaļa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2.pielikums)</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A01078" w:rsidRPr="00386144">
         <w:t>Nomas maksa tiek aprēķināta, no Nomas objekta pieņemšanas</w:t>
       </w:r>
       <w:r w:rsidR="00A01078">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00A01078" w:rsidRPr="00386144">
         <w:t xml:space="preserve">nodošanas akta parakstīšanas </w:t>
       </w:r>
       <w:r w:rsidR="00A01078">
         <w:t>dienas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4AAA1B" w14:textId="16D1AC5B" w:rsidR="00E52D0C" w:rsidRPr="006650A2" w:rsidRDefault="00520659" w:rsidP="006650A2">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Nomas objekta būvniecība</w:t>
       </w:r>
       <w:r w:rsidR="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> tika</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A2F02" w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">realizēta </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
-        <w:t xml:space="preserve">Eiropas Reģionālās attīstības fonda darbības programmas “Izaugsme un nodarbinātība” 5.6.2. specifiskā atbalsta mērķa “Teritoriju </w:t>
-[...7 lines deleted...]
-        <w:t>, reģenerējot degradētās teritorijas atbilstoši pašvaldību integrētajām attīstības programmām”</w:t>
+        <w:t>Eiropas Reģionālās attīstības fonda darbības programmas “Izaugsme un nodarbinātība” 5.6.2. specifiskā atbalsta mērķa “Teritoriju revitalizācija, reģenerējot degradētās teritorijas atbilstoši pašvaldību integrētajām attīstības programmām”</w:t>
       </w:r>
       <w:r w:rsidR="009804CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A2F02" w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Krāslavas novada pašvaldības</w:t>
       </w:r>
       <w:r w:rsidR="001A2F02" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>īstenotā projekt</w:t>
       </w:r>
       <w:r w:rsidR="001A2F02" w:rsidRPr="006650A2">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">  Nr. 5.6.2.0/19/I/013 “Ražošanas zonas izveide Indras un Latgales ielās Krāslavā, II kārta (turpmāk – Projekts)</w:t>
       </w:r>
       <w:r w:rsidR="001A2F02" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> ietvaros. Projekta nosacījumi paredz Nomas objekta nomniekam </w:t>
       </w:r>
       <w:r w:rsidR="00E52D0C" w:rsidRPr="006650A2">
         <w:t>nodrošināt 2.</w:t>
       </w:r>
       <w:r w:rsidR="009804CD">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E52D0C" w:rsidRPr="006650A2">
         <w:t>. punktā norādīto rezultatīvo rādītāju izpildi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D54B696" w14:textId="5BC24B9D" w:rsidR="00E52D0C" w:rsidRPr="006650A2" w:rsidRDefault="00E52D0C" w:rsidP="006650A2">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>Nomniekam ir pienākums Nomas līgumā noteiktajā kārtībā līdz 2026.gada 31.decembrim Nomas objektā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE770DD" w14:textId="08E46879" w:rsidR="00E52D0C" w:rsidRPr="006650A2" w:rsidRDefault="00E52D0C" w:rsidP="006650A2">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">veikt investīcijas savos nemateriālajos ieguldījumos un pamatlīdzekļos ne mazāk kā 50 000,00 EUR (piecdesmit tūkstoši </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 00 centi) apmērā</w:t>
       </w:r>
       <w:r w:rsidR="00A01078">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (n</w:t>
       </w:r>
       <w:r w:rsidR="00A01078" w:rsidRPr="006650A2">
         <w:t>av ieskaitāms ES fondu vai cita finanšu instrumenta atbalsts, ko komersants saņēmis vai plāno saņemt (t.i. iznākuma rādītājā ieskaita tikai tās investīcijas, kas veiktas no Nomnieka paša līdzekļiem)</w:t>
       </w:r>
       <w:r w:rsidR="00A01078">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, un</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F34EBB5" w14:textId="77777777" w:rsidR="006650A2" w:rsidRDefault="006650A2" w:rsidP="006650A2">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>izveidot ne mazāk kā 8 (astoņas) jaunas pilna laika darba vietas, kā arī  nodrošināt tās ne mazāk kā 5 (piecus) gadus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78885F69" w14:textId="3B3049E2" w:rsidR="006650A2" w:rsidRPr="006650A2" w:rsidRDefault="006650A2" w:rsidP="006650A2">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nomniekam </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>nesasniedzot 2.</w:t>
       </w:r>
       <w:r w:rsidR="009804CD">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>.punktā norādītos rezultatīvos rādītājus</w:t>
       </w:r>
       <w:r w:rsidR="009804CD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
-        <w:t xml:space="preserve"> atbilstoši Nomas līguma nosacījumiem ir jāatlīdzina Iznomātājam zaudējumi, kuri var rasties Projekta </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> laikā.</w:t>
+        <w:t xml:space="preserve"> atbilstoši Nomas līguma nosacījumiem ir jāatlīdzina Iznomātājam zaudējumi, kuri var rasties Projekta pēcuzraudzības laikā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786D6D6A" w14:textId="4A65F329" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Nomas objekts tiek iznomāts Nomniekam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> saimnieciskās</w:t>
@@ -1693,293 +1675,271 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>komercdarbības</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> veikšanai, kas nedrīkst būt saistīta ar šādām tautsaimniecības nozarēm (atbilstoši Eiropas Parlamenta un Padomes 2006. gada 20. decembra Regulai (EK) Nr. 1893/2006, ar ko izveido NACE 2. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. saimniecisko darbību statistisko klasifikāciju, kā arī groza Padomes Regulu (EEK) Nr. 3037/90 un dažas EK regulas par īpašām statistikas jomām (Eiropas Savienības Oficiālais Vēstnesis, 2006. gada 30. decembris, Nr. L 393) Nomnieka pamatdarbībā (nepārsniedz 50 procentus no neto apgrozījuma) Nomas objekta teritorijā: </w:t>
+        <w:t xml:space="preserve"> veikšanai, kas nedrīkst būt saistīta ar šādām tautsaimniecības nozarēm (atbilstoši Eiropas Parlamenta un Padomes 2006. gada 20. decembra Regulai (EK) Nr. 1893/2006, ar ko izveido NACE 2. red. saimniecisko darbību statistisko klasifikāciju, kā arī groza Padomes Regulu (EEK) Nr. 3037/90 un dažas EK regulas par īpašām statistikas jomām (Eiropas Savienības Oficiālais Vēstnesis, 2006. gada 30. decembris, Nr. L 393) Nomnieka pamatdarbībā (nepārsniedz 50 procentus no neto apgrozījuma) Nomas objekta teritorijā: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190B7F29" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">elektroenerģija, gāzes apgāde, siltumapgāde, izņemot gaisa kondicionēšanu (NACE kods: D); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691A00EA" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ūdensapgāde, kā arī notekūdeņu, atkritumu apsaimniekošana un sanācija, izņemot otrreizējo pārstrādi (NACE kods: E);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A1F39E" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>vairumtirdzniecība un mazumtirdzniecība, izņemot automobiļu un motociklu remontu (NACE kods: G);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510BA95F" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>finanšu un apdrošināšanas darbības (NACE kods: K);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476D8B76" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">operācijas ar nekustamo īpašumu (NACE kods: L); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508C0190" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>valsts pārvalde un aizsardzība, obligātā sociālā apdrošināšana (NACE kods: O);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2624C708" w14:textId="77777777" w:rsidR="009804CD" w:rsidRPr="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">azartspēles un derības (NACE kods: R92); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF44FF3" w14:textId="77777777" w:rsidR="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tabakas audzēšana (NACE kods: A01.15) un tabakas izstrādājumu ražošana (NACE kods: C12); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACB582E" w14:textId="2DF9C2F0" w:rsidR="009804CD" w:rsidRDefault="009804CD" w:rsidP="009804CD">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1224"/>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009804CD">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>ārpusteritoriālo</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> organizāciju un institūciju darbība (NACE kods: U).</w:t>
+        <w:t>ārpusteritoriālo organizāciju un institūciju darbība (NACE kods: U).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54715AC4" w14:textId="13A70C7D" w:rsidR="00A01078" w:rsidRPr="00A01078" w:rsidRDefault="00A01078" w:rsidP="00A01078">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1283"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01078">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nomas līguma darbības laikā Nomas objekta nomniekam </w:t>
@@ -2087,59 +2047,57 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32B90" w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B04702" w:rsidRPr="006650A2">
         <w:t>septiņi</w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> simti </w:t>
       </w:r>
       <w:r w:rsidR="00B04702" w:rsidRPr="006650A2">
         <w:t>trīspadsmit</w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E6067A" w:rsidRPr="00D32B90">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B04702" w:rsidRPr="006650A2">
         <w:t>, 10</w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> centi) mēnesī un atbilstoša </w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:t>pievienotās vērtības nodokļa likme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606B4F99" w14:textId="7146E234" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="002A07D5" w:rsidP="002A07D5">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.2.  </w:t>
       </w:r>
       <w:r w:rsidR="00AD0B4E">
@@ -2168,60 +2126,58 @@
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0.00</w:t>
       </w:r>
       <w:r w:rsidR="00D32B90" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> EUR</w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(desmit </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E6067A" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D32B90" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="002A07D5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>00 centi)</w:t>
       </w:r>
       <w:r w:rsidR="00F35C2E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E6067A" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CE18FC" w14:textId="77777777" w:rsidR="00D32B90" w:rsidRDefault="00F35C2E" w:rsidP="00FE217A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9072"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
@@ -2255,59 +2211,57 @@
         </w:rPr>
         <w:t>855.00</w:t>
       </w:r>
       <w:r w:rsidR="00D32B90">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32B90" w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EUR</w:t>
       </w:r>
       <w:r w:rsidR="007B4BF0" w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B4BF0" w:rsidRPr="006650A2">
         <w:t xml:space="preserve">(astoņi simti piecdesmit pieci </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B4BF0" w:rsidRPr="006650A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D32B90">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D32B90">
         <w:t>00 centi</w:t>
       </w:r>
       <w:r w:rsidR="007B4BF0" w:rsidRPr="006650A2">
         <w:t>) bez pievienotās vērtības nodokļa</w:t>
       </w:r>
       <w:r w:rsidR="007B4BF0" w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B4BF0" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -2425,51 +2379,51 @@
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE217A">
         <w:t>Bankas kods: TRELLV2XXX .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270089F0" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A" w:rsidP="006650A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB6EE84" w14:textId="77777777" w:rsidR="00D32B90" w:rsidRPr="006650A2" w:rsidRDefault="00D32B90" w:rsidP="006650A2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AB88E9B" w14:textId="0C50F8A3" w:rsidR="00E6067A" w:rsidRPr="004C374A" w:rsidRDefault="00E6067A" w:rsidP="002A07D5">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C374A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nomas tiesību pretendenti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7543C904" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="006650A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1283"/>
           <w:tab w:val="num" w:pos="6670"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -2539,96 +2493,96 @@
         <w:t xml:space="preserve"> izmantošanas nosacījumus atbilstoši noteikumiem.</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> Persona uzskatāma par nomas tiesību pretendentu ar brīdi, kad Komisija ir saņēmusi šīs personas pieteikumu un tas ir reģistrēts </w:t>
       </w:r>
       <w:r w:rsidR="00E077A8" w:rsidRPr="006650A2">
         <w:t xml:space="preserve">noteikumos </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>noteiktajā kārtībā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063F9DD1" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="006650A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="612"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5196119F" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="004C374A">
       <w:pPr>
-        <w:pStyle w:val="Virsraksts2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc170542707"/>
       <w:bookmarkStart w:id="3" w:name="_Toc170543755"/>
       <w:bookmarkStart w:id="4" w:name="_Toc170543997"/>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pieteikumu dokumenti un to noformēšana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052EF188" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="006650A2">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="60FD0B95" w14:textId="28CCA901" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00897C25" w:rsidP="004C374A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t>Dalībai izsolē nomas tiesību pretendents iesniedz šādus dokumentus:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B243F8" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>fiziskā persona:</w:t>
@@ -2663,63 +2617,79 @@
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> nomas tiesību izsolē, ja personu pārstāv pilnvarnieks. Pilnvarā ir jābūt norādītam, ka persona tiek pilnvarota piedalīties </w:t>
       </w:r>
       <w:r w:rsidR="00EE5D47">
         <w:t>Nomas objekta</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> nomas tiesību izsolē;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B58E0B1" w14:textId="77777777" w:rsidR="00092FEE" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="006650A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>personu apliecinoša dokumenta kopiju</w:t>
       </w:r>
       <w:r w:rsidR="00092FEE" w:rsidRPr="006650A2">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB60AB2" w14:textId="4571DB4F" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00092FEE" w:rsidP="006650A2">
+    <w:p w14:paraId="2FB60AB2" w14:textId="0C7EF56D" w:rsidR="00662733" w:rsidRDefault="00092FEE" w:rsidP="006650A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>maksājuma uzdevumu par nodrošinājuma iemaksu</w:t>
       </w:r>
-      <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
-        <w:t>.</w:t>
+      <w:r w:rsidR="00D907E5">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DD73F3" w14:textId="280F1443" w:rsidR="00D907E5" w:rsidRPr="006650A2" w:rsidRDefault="00D907E5" w:rsidP="00D907E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F48FF">
+        <w:t>Norēķinu rekvizītus (kredītiestādes konta numurs, uz kuru personai atmaksājama nodrošinājuma summa);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C51372" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>juridiskā persona iesniedz:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2487F2E1" w14:textId="0EE53BD5" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="006650A2">
       <w:pPr>
         <w:ind w:left="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>– pieteikumu dalībai izsolē (</w:t>
       </w:r>
       <w:r w:rsidR="00010FEF">
         <w:t>Pielikums Nr.1)</w:t>
@@ -2729,60 +2699,79 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="169"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> par paraksta tiesīgajām personām komisija pārbaudīs informāciju  Uzņēmumu reģistrā, izmantojot Lursoft datu bāzi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3DA502" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="006650A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="311"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> pilnvaru pārstāvēt juridisko personu izsolē, ja juridisko personu pārstāv persona, kurai nav paraksta tiesību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D25C7CF" w14:textId="0C511A72" w:rsidR="00092FEE" w:rsidRPr="006650A2" w:rsidRDefault="00092FEE" w:rsidP="006650A2">
+    <w:p w14:paraId="7D25C7CF" w14:textId="57AC7757" w:rsidR="00092FEE" w:rsidRDefault="00092FEE" w:rsidP="006650A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
-        <w:t>maksājuma uzdevumu par nodrošinājuma iemaksu.</w:t>
+        <w:t>maksājuma uzdevumu par nodrošinājuma iemaksu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D907E5">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A07D5D" w14:textId="691FCCB0" w:rsidR="00D907E5" w:rsidRPr="006650A2" w:rsidRDefault="00D907E5" w:rsidP="00D907E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F48FF">
+        <w:t>Norēķinu rekvizītus (kredītiestādes konta numurs, uz kuru personai atmaksājama nodrošinājuma summa);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F04A38" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>Pieteikuma sastāvā iekļautajiem dokumentiem jāatbilst prasībām, kuras dokumentu un to atvasinājumu noformēšanai noteiktas spēkā esošajos normatīvajos aktos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025C1001" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -2873,102 +2862,103 @@
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t>.6.  Nomas tiesību pretendentu iesniegtie dokumenti netiek atdoti atpakaļ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21AD295C" w14:textId="77777777" w:rsidR="00E077A8" w:rsidRPr="006650A2" w:rsidRDefault="00E077A8" w:rsidP="006650A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1283"/>
           <w:tab w:val="num" w:pos="6670"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11489EAF" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="006650A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1283"/>
           <w:tab w:val="num" w:pos="6670"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FC5380" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="004C374A">
       <w:pPr>
-        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:pStyle w:val="BodyTextIndent2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pieteikumu iesniegšana izsolei</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501C2A9E" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRPr="006650A2" w:rsidRDefault="00E6067A" w:rsidP="006650A2">
       <w:pPr>
-        <w:pStyle w:val="Pamattekstaatkpe2"/>
+        <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="161F630E" w14:textId="2EF76EE4" w:rsidR="00662733" w:rsidRPr="004C374A" w:rsidRDefault="00AD0B4E" w:rsidP="004C374A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t>Pieteikumu dalībai izsolē var iesniegt Iznomātāja iestādes darba laikā, no pirmdienas līdz ceturtdienai no plkst. 8:00 līdz 12:00, 12:30 līdz 17:00 un piektdien no plkst. 8:00 līdz 13:00,</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="004C374A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="004C374A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>līdz 202</w:t>
       </w:r>
       <w:r w:rsidR="00092FEE" w:rsidRPr="004C374A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="004C374A">
         <w:rPr>
@@ -2986,51 +2976,50 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.marta</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="004C374A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> plkst.16:00 Krāslavas novada pašvaldības 12.kab., Rīgas ielā 51, Krāslavā, LV-5601, </w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t xml:space="preserve">nogādājot pieteikumu personīgi, ar kurjeru vai pa pastu, vai elektroniski parakstītu ar drošu elektronisko parakstu uz e-pastu dome@kraslava.lv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D27D83E" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
-        <w:lastRenderedPageBreak/>
         <w:t>Saņemot pieteikumus, Komisijas sekretārs tos reģistrē izsoles pieteikumu iesniegšanas reģistrācijas lapā iesniegšanas secībā, norādot reģistrācijas numuru, saņemšanas datumu un laiku, apliecinot ar parakstu.</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc170542688"/>
       <w:bookmarkStart w:id="6" w:name="_Toc170543736"/>
       <w:bookmarkStart w:id="7" w:name="_Toc170543978"/>
     </w:p>
     <w:p w14:paraId="0C9F994B" w14:textId="002084BC" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">Izsole </w:t>
       </w:r>
       <w:r w:rsidRPr="00897C25">
         <w:t xml:space="preserve">notiks </w:t>
       </w:r>
       <w:r w:rsidRPr="00897C25">
@@ -3344,230 +3333,293 @@
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t xml:space="preserve">.9.1.  nav saņemts neviens </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
           <w:attr w:name="text" w:val="pieteikums"/>
           <w:attr w:name="baseform" w:val="pieteikums"/>
           <w:attr w:name="id" w:val="-1"/>
         </w:smartTagPr>
         <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
           <w:t>pieteikums</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> dalībai izsolē;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA76FC0" w14:textId="39E60E9E" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00B34664" w:rsidP="00897C25">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t>.9.2. uz izsoli nav ieradies neviens no iepriekš reģistrētajiem nomas tiesību pretendentiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58770AA4" w14:textId="2037230C" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00B34664" w:rsidP="00897C25">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t>.9.3. izsolei piesakās vairāki nomas tiesību pretendenti un neviens no viņiem nepārsola izsoles sākumcenu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E01303" w14:textId="33CE3D05" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00B34664" w:rsidP="00897C25">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00662733" w:rsidRPr="006650A2">
         <w:t>.9.4. ja neviens no nomas tiesību pretendentiem, kurš ieguvis tiesības slēgt nomas līgumu, nenoslēdz to noteiktajā termiņā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54464756" w14:textId="0923E7DF" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
-        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Izsoles gaita tiek protokolēta, norādot katra izsoles dalībnieka solītās </w:t>
       </w:r>
       <w:r w:rsidR="00EE5D47">
         <w:t>Nomas objekta</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> nomas </w:t>
       </w:r>
       <w:r w:rsidR="00897C25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">maksas summas. Izsoles protokolā tiek norādīti visi izsoles dalībnieki, norādot katra izsoles dalībnieka pēdējo augstāko nosolīto </w:t>
       </w:r>
       <w:r w:rsidR="00EE5D47">
         <w:t>Nomas objekta</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> nomas maksu, nepieciešamības gadījumā piemērojot </w:t>
       </w:r>
       <w:r w:rsidR="00E077A8" w:rsidRPr="006650A2">
         <w:t>noteikumu</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B34664">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>.5.apakšpunktā noteikto kritēriju. Ja kāds no reģistrētajiem izsoles dalībniekiem nav ieradies uz izsoli, tad par to izdara ierakstu izsoles protokolā. Izsoles protokolu paraksta visi Komisijas locekļi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272B81A4" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t>Lēmumu par izsoles rezultātu apstiprināšanu pieņem Komisija. Lēmums par izsoles rezultātiem divu darbdienu laikā tiek publicēts Krāslavas novada pašvaldības mājaslapā internetā (www.</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="006650A2">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>kraslava.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006650A2">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B192A6C" w14:textId="13B4A6BA" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
+    <w:p w14:paraId="4B192A6C" w14:textId="2BA16E32" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
-        <w:t xml:space="preserve">Izsoles dalībnieks, kurš ieguvis nomas tiesības, 7 (septiņu) darba dienu laikā pēc izsoles rezultātu paziņošanas paraksta nomas līgumu vai rakstiski paziņo par atteikumu </w:t>
+        <w:t>Izsoles dalībnieks, kurš ieguvis nomas tiesības, 7 (septiņu) darba dienu laikā pēc izsoles rezultātu paziņošanas paraksta nomas līgumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00374CAD">
+        <w:t xml:space="preserve"> un viņam tiek atgriezts iemaksātais nodrošinājums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006650A2">
+        <w:t xml:space="preserve"> vai rakstiski paziņo par atteikumu </w:t>
       </w:r>
       <w:r w:rsidR="007639F5" w:rsidRPr="006650A2">
         <w:t>slēgt</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
-        <w:t xml:space="preserve"> nomas līgumu. Ja iepriekšminētajā termiņā izsoles dalībnieks nomas līgumu neparaksta un neiesniedz attiecīgu atteikumu, ir uzskatāms, ka izsoles dalībnieks no nomas līguma slēgšanas ir atteicies. </w:t>
+        <w:t xml:space="preserve"> nomas līgumu. Ja iepriekšminētajā termiņā izsoles dalībnieks nomas līgumu neparaksta un neiesniedz attiecīgu atteikumu, ir uzskatāms, ka izsoles dalībnieks no nomas līguma slēgšanas ir atteicies</w:t>
+      </w:r>
+      <w:r w:rsidR="00374CAD">
+        <w:t xml:space="preserve"> un iemaksātais nodrošinājums netiek atgriezts.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006650A2">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7D53C4" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">Ja nomas tiesību pretendents, kurš nosolījis augstāko nomas maksu, atsakās slēgt nomas līgumu, Iznomātājam ir tiesības secīgi piedāvāt slēgt nomas līgumu tam pretendentam, kurš nosolīja nākamo augstāko nomas maksu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A65D3CE" w14:textId="16EE67CF" w:rsidR="005152F1" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
+    <w:p w14:paraId="0A65D3CE" w14:textId="16EE67CF" w:rsidR="005152F1" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="540" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve">Izsoles dalībnieks, kurš piedāvājis nākamo augstāko nomas maksu, atbildi uz 6.13.apakšpunktā minēto piedāvājumu sniedz divu nedēļu laikā pēc tā saņemšanas dienas. Ja nomas tiesību pretendents piekrīt parakstīt nomas līgumu par paša nosolīto augstāko nomas maksu, 7 (septiņu) darba dienu laikā </w:t>
       </w:r>
       <w:r w:rsidR="005152F1" w:rsidRPr="006650A2">
         <w:t>no nomas līguma projekta nosūtīšanas dienas</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> viņš paraksta nomas līgumu. Iznomātājs </w:t>
       </w:r>
       <w:r w:rsidR="005152F1" w:rsidRPr="006650A2">
         <w:t>desmit</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> darba dienu laikā pēc</w:t>
       </w:r>
       <w:r w:rsidR="005152F1" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> nomas</w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> līguma parakstīšanas publicē</w:t>
       </w:r>
       <w:r w:rsidR="005152F1" w:rsidRPr="006650A2">
         <w:t xml:space="preserve"> attiecīgo </w:t>
       </w:r>
       <w:r w:rsidRPr="006650A2">
         <w:t>informāciju Krāslavas novada pašvaldības mājaslapā internetā (www.</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="006650A2">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>kraslava.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006650A2">
         <w:t>).</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4F915361" w14:textId="5043417A" w:rsidR="00D907E5" w:rsidRDefault="00D907E5" w:rsidP="004C374A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="540" w:hanging="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00193044">
+        <w:t>Izsoles dalībniekiem, kuri piedalījušies izsolē, bet nav nosolījuši izsoles Objektu, 5 (piecu)  darba dienu laikā tiek atmaksāts izsoles nodrošinājums</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD4E3A" w14:textId="4444D6BC" w:rsidR="00374CAD" w:rsidRPr="00C93DAC" w:rsidRDefault="00374CAD" w:rsidP="00374CAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="426" w:hanging="568"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011591E">
+        <w:t>Izsole tiek atzīta par nenotikušu un nodrošinājums netiek atmaksāts nevienam no izsoles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93DAC">
+        <w:t xml:space="preserve"> dalībniekiem, ja neviens no viņiem nav pārsolījis izsoles sākumcenu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB65D3">
+        <w:t xml:space="preserve"> (7.9.3.p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C93DAC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB65D3">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE6DD87" w14:textId="77777777" w:rsidR="00374CAD" w:rsidRPr="006650A2" w:rsidRDefault="00374CAD" w:rsidP="00374CAD">
+      <w:pPr>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="69B6811B" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="006650A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1983E27F" w14:textId="77777777" w:rsidR="00662733" w:rsidRPr="006650A2" w:rsidRDefault="00662733" w:rsidP="004C374A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006650A2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sūdzību iesniegšana</w:t>
@@ -3704,292 +3756,292 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00036362" w:rsidSect="006E6E15">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7D1E8A" w14:textId="77777777" w:rsidR="008B5CD1" w:rsidRDefault="008B5CD1">
+    <w:p w14:paraId="5D2F3133" w14:textId="77777777" w:rsidR="0090162E" w:rsidRDefault="0090162E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="663D589D" w14:textId="77777777" w:rsidR="008B5CD1" w:rsidRDefault="008B5CD1">
+    <w:p w14:paraId="0DB198DB" w14:textId="77777777" w:rsidR="0090162E" w:rsidRDefault="0090162E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C07480F" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A" w:rsidP="00087FF5">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E642784" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A" w:rsidP="00122674">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40572796" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A" w:rsidP="00122674">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13254469" w14:textId="77777777" w:rsidR="008B5CD1" w:rsidRDefault="008B5CD1">
+    <w:p w14:paraId="25C0B301" w14:textId="77777777" w:rsidR="0090162E" w:rsidRDefault="0090162E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="731ECB4E" w14:textId="77777777" w:rsidR="008B5CD1" w:rsidRDefault="008B5CD1">
+    <w:p w14:paraId="4D0883B3" w14:textId="77777777" w:rsidR="0090162E" w:rsidRDefault="0090162E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F834E1D" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A" w:rsidP="00E100D3">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6B58A2D2" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29BE83BB" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A" w:rsidP="00E100D3">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Lappusesnumurs"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0CD05CED" w14:textId="77777777" w:rsidR="00E6067A" w:rsidRDefault="00E6067A">
     <w:pPr>
-      <w:pStyle w:val="Galvene"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1F6EA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0D409E2"/>
     <w:lvl w:ilvl="0" w:tplc="5ACE2C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5375,186 +5427,192 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="269507473">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="77019275">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="579414614">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1186598168">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1058436789">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1892420168">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E6067A"/>
     <w:rsid w:val="00010FEF"/>
     <w:rsid w:val="00036362"/>
     <w:rsid w:val="000545FF"/>
     <w:rsid w:val="00081DFD"/>
     <w:rsid w:val="00092A7D"/>
     <w:rsid w:val="00092FEE"/>
     <w:rsid w:val="000A1DF9"/>
     <w:rsid w:val="000B28EB"/>
+    <w:rsid w:val="000B58BB"/>
     <w:rsid w:val="000D47DF"/>
     <w:rsid w:val="00104744"/>
+    <w:rsid w:val="001308D2"/>
     <w:rsid w:val="001A2F02"/>
     <w:rsid w:val="001E64A1"/>
     <w:rsid w:val="00246971"/>
     <w:rsid w:val="0025073C"/>
     <w:rsid w:val="0027576E"/>
     <w:rsid w:val="002A07D5"/>
     <w:rsid w:val="002B6D17"/>
     <w:rsid w:val="002D4AA0"/>
     <w:rsid w:val="003014E2"/>
+    <w:rsid w:val="00374CAD"/>
     <w:rsid w:val="003942A3"/>
     <w:rsid w:val="003D404F"/>
     <w:rsid w:val="003F29FE"/>
     <w:rsid w:val="00474635"/>
     <w:rsid w:val="0047795D"/>
     <w:rsid w:val="00477EF1"/>
     <w:rsid w:val="004C374A"/>
     <w:rsid w:val="004D5557"/>
     <w:rsid w:val="005152F1"/>
     <w:rsid w:val="00520659"/>
     <w:rsid w:val="005724E9"/>
     <w:rsid w:val="0058121B"/>
     <w:rsid w:val="00662733"/>
     <w:rsid w:val="006650A2"/>
     <w:rsid w:val="00690FD2"/>
     <w:rsid w:val="006936C8"/>
     <w:rsid w:val="006C6B4E"/>
     <w:rsid w:val="006D356F"/>
     <w:rsid w:val="006E6E15"/>
     <w:rsid w:val="006F1367"/>
     <w:rsid w:val="00711F50"/>
     <w:rsid w:val="00717143"/>
     <w:rsid w:val="00751E7D"/>
     <w:rsid w:val="007639F5"/>
     <w:rsid w:val="007A0D97"/>
     <w:rsid w:val="007B4BF0"/>
     <w:rsid w:val="007D7CB8"/>
     <w:rsid w:val="007F3430"/>
     <w:rsid w:val="0080373E"/>
     <w:rsid w:val="00832E50"/>
     <w:rsid w:val="0087110C"/>
     <w:rsid w:val="00897C25"/>
     <w:rsid w:val="008B5CD1"/>
+    <w:rsid w:val="0090162E"/>
     <w:rsid w:val="009804CD"/>
     <w:rsid w:val="00984B4D"/>
     <w:rsid w:val="009A3D3F"/>
     <w:rsid w:val="009C7FF1"/>
     <w:rsid w:val="009F052A"/>
     <w:rsid w:val="00A01078"/>
     <w:rsid w:val="00A21DE4"/>
     <w:rsid w:val="00A73D26"/>
     <w:rsid w:val="00A80F97"/>
     <w:rsid w:val="00AA6C3A"/>
     <w:rsid w:val="00AD0B4E"/>
     <w:rsid w:val="00B04702"/>
     <w:rsid w:val="00B04F2C"/>
     <w:rsid w:val="00B156DB"/>
     <w:rsid w:val="00B214F8"/>
     <w:rsid w:val="00B34664"/>
     <w:rsid w:val="00B66B0E"/>
     <w:rsid w:val="00B90E38"/>
     <w:rsid w:val="00BD6DAD"/>
     <w:rsid w:val="00C148F1"/>
     <w:rsid w:val="00C96891"/>
     <w:rsid w:val="00D32B90"/>
+    <w:rsid w:val="00D53F10"/>
+    <w:rsid w:val="00D907E5"/>
     <w:rsid w:val="00D97C08"/>
     <w:rsid w:val="00E077A8"/>
     <w:rsid w:val="00E52D0C"/>
     <w:rsid w:val="00E54D1E"/>
     <w:rsid w:val="00E57BA2"/>
     <w:rsid w:val="00E6067A"/>
     <w:rsid w:val="00E973EC"/>
     <w:rsid w:val="00E974A7"/>
+    <w:rsid w:val="00EB65D3"/>
     <w:rsid w:val="00EE5D47"/>
     <w:rsid w:val="00F17DAA"/>
     <w:rsid w:val="00F304D1"/>
     <w:rsid w:val="00F33D83"/>
     <w:rsid w:val="00F35C2E"/>
     <w:rsid w:val="00FC6785"/>
     <w:rsid w:val="00FE217A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="19C43900"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{36E4DE57-2D9E-49B8-86B1-EDEDC089D474}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -5914,716 +5972,716 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="NosaukumsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Nosaukums"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="ApakvirsrakstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Apakvirsraksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citts">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="CittsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Citts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Strip,2,Numbered Para 1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Bullet Points,MAIN CONTENT,IFCL - List Paragraph,List Paragraph12,OBC Bullet,F5 List Paragraph,Syle 1,PPS_Bullet,H&amp;P List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="SarakstarindkopaRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvsizclums">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="IntensvscittsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Intensvscitts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvaatsauce">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamattekstaatkpe2">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="Pamattekstaatkpe2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pamattekstaatkpe2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Pamattekstaatkpe2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lappusesnumurs">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E6067A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00E6067A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00E6067A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00092A7D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Sarakstarindkopa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Strip Char,2 Char,Numbered Para 1 Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,IFCL - List Paragraph Char,List Paragraph12 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00520659"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="lv-LV"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rsid w:val="009804CD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="009804CD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="009804CD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
@@ -6907,80 +6965,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>9791</Words>
-  <Characters>5581</Characters>
+  <Words>2386</Words>
+  <Characters>13605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15342</CharactersWithSpaces>
+  <CharactersWithSpaces>15960</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ārija Leonoviča</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>