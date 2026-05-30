--- v0 (2026-04-13)
+++ v1 (2026-05-30)
@@ -1,250 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="764FC87A" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="00C1677D" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7066BC3B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="388871B7" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3050140D" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="657F4A40" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMAS PIRKUMA LĪGUMS Nr.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1E10DD" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5F50721C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9606"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w14:paraId="410D21BD" w14:textId="77777777" w:rsidTr="001E20F2">
+      <w:tr w:rsidR="00844669" w:rsidRPr="00C1677D" w14:paraId="10D2B03E" w14:textId="77777777" w:rsidTr="00B25270">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B79B578" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="001E20F2">
+          <w:p w14:paraId="2C36757D" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00B25270">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1677D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Dokumenta datums ir pēdējā pievienotā </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27338580" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="001E20F2">
+          <w:p w14:paraId="404603AB" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00B25270">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1677D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">droša elektroniskā paraksta un </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E954F38" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="001E20F2">
+          <w:p w14:paraId="590786FE" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00B25270">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1677D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>tā laika zīmoga datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FD41605" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7DBFF890" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Krāslavas novada pašvaldība, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -260,51 +260,51 @@
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">turpmāk  tekstā – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Pārdevējs,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> no vienas puses, un</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765D86CB" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="48AF9570" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">____________, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -345,51 +345,51 @@
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, no otras puses, abas puses kopā turpmāk tekstā sauktas </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Puses</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0916CC" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1304BD89" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pamatojoties uz Krāslavas novada pašvaldības īpašuma atsavināšanas un izsoļu komisijas 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -412,567 +412,567 @@
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šādu pārdevuma – pirkuma līgumu, turpmāk tekstā </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līgums</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BC9674" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="37E7EE10" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE4D434" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="57A4A59E" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līgumā lietotie termini</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EADB698" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="62727504" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>AGK -</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kokmateriālu augšgala krautuve. Norādīta kokmateriālu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>krautnēšanas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vieta pie ceļa, kur kokmateriāli tiek iekrauti autotransportā).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3942A7AE" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5BFFF364" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Cirsma:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D279C78" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="05293479" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vizuāli redzama, dabā norobežota viena vai vairāku nogabalu daļa vai daļas, kurā paredzēts veikt koku ciršanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AA94C5" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="18CEC413" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> dabā atzīmēti ciršanai paredzētie koki saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līguma 1.pielikumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4219EFA1" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4F44D6A2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> no meža līdz AGK izvesti apaļkoki (sortimenti).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780AD7D0" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1EEAD481" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Cirsmas izstrāde</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> - koku ciršana,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kokmateriālu pievešana no CIRSMAS un izvešana no AGK un pasākumi darbības vietas satīrīšanai un ceļu un meliorācijas sistēmu, ūdensteču sakārtošanai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53064F15" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="31E70F90" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Veicamās darbības </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>- pasākumi CIRSMAS sakārtošanai, darbības vietas satīrīšanai un ceļu un meliorācijas sistēmu, ūdensteču sakārtošanai pēc pieņemšanas-nodošanas akta sadaļas VEICAMĀS DARBĪBAS parakstīšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3414B0AC" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="084CD1B8" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Cirsmas skice </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>- cirsmas ārējo robežu grafisks attēls (mērogs 1:5000).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CA7A5F" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="0616417C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Cirsmas izstrādes tiesības </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– tiesības veikt Līgumā norādītās cirsmas izstrādi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC557B8" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1EDAEA05" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Darbības vieta</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – cirsma, AGK, pievešanas un izvešanas ceļi un tiem pieguļošie infrastruktūras objekti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC2F313" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4F508F97" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Izvešanas ceļš</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ceļš, pa kuru kokmateriāli tiek vesti no AGK līdz to pārstrādes vai realizācijas vietai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F419D0" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="60A18286" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Kokmateriāli</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – mizoti vai nemizoti koka stumbra nogriežņi, kuru garums pārsniedz vienu metru un tievgaļa caurmērs – trīs centimetrus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438F086B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="2F193362" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pievešanas ceļi </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– speciāli izveidota brauktuve kokmateriālu savākšanai cirsmā un vešanai no cirsmas līdz AGK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6142D220" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="74D5153C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Cirsmas izstrādes termiņš</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Līgumā noteiktais termiņš, līdz kuram jāpabeidz koku ciršana, kokmateriālu pievešana un izvešana, jāveic pasākumi darbības vietas satīrīšanai un sakārtošanai u.c. Līgumā noteikto saistību izpilde, tajā skaitā CIRSMAS nodošana pēc izstrādes izņemot pienākumu veikt darbības, kas norādītas saimnieciskās darbības novērtēšanas akta sadaļā VEICAMĀS DARBĪBAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B840CFC" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="2D9C8872" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Meža zeme</w:t>
       </w:r>
@@ -994,207 +994,207 @@
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesiskajā valdījumā vai īpašumā esošā zeme, uz kuras ir mežs, zeme zem meža infrastruktūras objektiem, kā arī mežā ietilpstošie un tam piegulošie pārplūstošie klajumi, purvi un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lauces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F306F2" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="692B5BBF" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Piegulošie infrastruktūras objekti </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– darbības vietā esošie autoceļi un meža meliorācijas sistēmas, kuras ietekmē cirsmas izstrāde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5E653A" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="3F6BA287" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Cirsmas apjoms –</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> informācija par izstrādājamo cirsmu.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395E50E4" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1F46DD5A" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Cirsmas pieņemšanas nodošanas akts </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>– dokuments, ar kuru cirsmu nodod izstrādei un pieņem pēc izstrādes. Sastāv no trīs sadaļām: CIRSMAS NODOŠANA IZSTRĀDEI; VEICAMĀS DARBĪBAS un CIRSMAS PIEŅEMŠANA PĒC IZSTRĀDES.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7252071A" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7CA68408" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE76D33" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1B242BE8" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līguma priekšmets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5527FF" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008C6620" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="55B526A4" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008C6620" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -1431,93 +1431,93 @@
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, saskaņā ar līguma 1.pielikuma tabulā norādīto cirsmas apjomu, ar visām tiesībām un pienākumiem, kas atbilstoši normatīvajiem aktiem uzlikti meža izstrādātājam, turpmāk tekstā </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMA</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EC661C" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00EF3D12" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="219846BC" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00EF3D12" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6620">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecina, ka līdz Līguma noslēgšanai CIRSMA nav nevienam citam atsavināta, nav ieķīlāta, par to nav strīdu, tai</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3D12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav uzlikts aizliegums, kā arī nav nekādu citu šķēršļu, lai to pārdotu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D161F68" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="69DE5603" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3D12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> PIRCĒJS</w:t>
@@ -1547,326 +1547,326 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pret </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJU</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav nekādu pretenziju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BFAD73" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1196A861" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PIRCĒJS </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apņemas CIRSMAS izstrādi veikt saskaņā ar Līguma pielikumos esošo informāciju un norādījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086DF85C" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5BC64B4E" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25A7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ielikums Nr.1 – CIRSMAS novērtējums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDDA441" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="6143E6C5" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikums Nr.2 –</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">apliecinājums koku ciršanai; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF352B7" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="04F901F1" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pielikums Nr.3 – CIRSMAS skice; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B90F1F" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5FCC1D04" w14:textId="77777777" w:rsidR="00844669" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ielikums Nr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1E85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> – CIRSMAS nodošanas – pieņemšanas akts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D85ED89" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000D1E85" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="34821193" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000D1E85" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1224"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65F64901" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00EC2FE5" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7CE8F630" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00EC2FE5" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pirkuma maksa un apmaksas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B99F5" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="0070793B" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="10397BB6" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="0070793B" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārdod CIRSMU </w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par izsolē nosolīto, </w:t>
       </w:r>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="baseform" w:val="līgum|s"/>
+          <w:attr w:name="id" w:val="-1"/>
           <w:attr w:name="text" w:val="līgumā"/>
-          <w:attr w:name="id" w:val="-1"/>
-          <w:attr w:name="baseform" w:val="līgum|s"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="0070793B">
           <w:rPr>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>līgumā</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un preču pavadzīmē – rēķinā uzrādīto, pirkuma cenu </w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>_________ EUR</w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
@@ -1904,138 +1904,138 @@
           <w:bCs/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Krāslavas pagastu apvienības pārvaldes</w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> bankas kontā </w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>LV32UNLA0055004121053</w:t>
       </w:r>
       <w:r w:rsidRPr="0070793B">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> līdz Līguma spēkā stāšanās dienai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E29BD" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00EC2FE5" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="084BBABB" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00EC2FE5" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apliecina, ka, slēdzot Līgumu, viņi apzinās Līguma priekšmeta vērtību un atsakās celt viens pret otru prasības par Līguma atcelšanu nesamērīgu zaudējumu dēļ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B041A6B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00EC2FE5" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5C474198" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00EC2FE5" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">CirsmAS </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nodošanas – pieņemšanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27763DC9" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="34AC3DC2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Puses</w:t>
       </w:r>
@@ -2092,51 +2092,51 @@
         <w:t xml:space="preserve">sadaļu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMAS NODOŠANA IZSTRĀDEI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pielikums Nr.4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas ir LĪGUMA neatņemama sastāvdaļa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2D035C" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4ECA17A3" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pārdevējs</w:t>
@@ -2158,51 +2158,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 (piecu) darba dienu laikā no </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieprasījuma saņemšanas dienas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE6DB3B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="39F9B217" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PIRCĒJS </w:t>
       </w:r>
@@ -2232,51 +2232,51 @@
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par nepieciešamību sastādīt pieņemšanas-nodošanas akta sadaļu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMAS PIEŅEMŠANA PĒC IZSTRĀDES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7675352E" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="3B31E915" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PUSES 10 (desmit) darba dienu laikā pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2288,51 +2288,51 @@
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> paziņojuma saņemšanas paraksta pieņemšanas-nodošanas akta sadaļu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMAS PIEŅEMŠANA pēc izstrādes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai rīkojas saskaņā ar Līguma 4.5. apakšpunktu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0986223F" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="04C7A479" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja CIRSMAS nodošanas – pieņemšanas laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2345,51 +2345,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir pretenzijas par CIRSMAS izstrādes kvalitāti, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sastāda, un PUSES paraksta pieņemšanas-nodošanas akta sadaļu VEICAMĀS DARBĪBAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DC7A2A" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="79FD6143" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2449,51 +2449,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> klātbūtnes vienpusēji sastādīt un parakstīt Līguma 4.4., 4.5. un 4.9. apakšpunktā noteiktās pieņemšanas – nodošanas akta sadaļas, un tas ir saistošas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A478EB4" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="08894719" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2506,51 +2506,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir vienpusēji sastādījis Līguma 4.5. apakšpunktā minēto pieņemšanas-nodošanas akta sadaļu VEICAMĀS DARBĪBAS, tas informē </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJU</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par tā sastādīšanu un saturu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463A432B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="15793206" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Par Līguma 4.5. apakšpunktā minētās pieņemšanas-nodošanas akta sadaļā VEICAMĀS DARBĪBAS norādīto darbību izpildi </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2580,130 +2580,130 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ne vēlāk kā līdz veicamo darbību termiņa beigām, paziņo </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442F8FCE" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="6580BC89" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 (piecu) darba dienu laikā pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma 4.8. apakšpunktā minētā paziņojuma saņemšanas veic CIRSMAS pieņemšanu- nodošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAC9ABD" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="16CDC1FE" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Tiesību pāreja un riski</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB93ABF" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008600E8" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="6E97E82A" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008600E8" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar Līguma noslēgšanas brīdi, PIRCĒJS iegūst tiesības pieņemt CIRSMU izstrādei. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2717,117 +2717,117 @@
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">izstrādes termiņš ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">no līguma parakstīšanas dienas </w:t>
       </w:r>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">līdz apliecinājuma koku ciršanai beigām -  2026.gada 31.decembrim. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0F956B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="54B28A9E" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMA izstrādei tiek nodota PUSĒM parakstot pieņemšanas-nodošanas akta sadaļu CIRSMAS NODOŠANA IZSTRĀDEI, kas ir Līguma neatņemama sastāvdaļa. Akta sadaļā tiek atrunāts kokmateriālu transportēšanas ceļu stāvoklis pirms cirsmas izstrādes, u.c. ar cirsmas izstrādi saistītas lietas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE3F028" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="607CB6DF" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc CIRSMAS izstrādes termiņa beigām </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaudē koku CIRSMAS izstrādes tiesības, izņemot pienākumu veikt darbības, kas norādītas pieņemšanas-nodošanas akta sadaļā VEICAMĀS DARBĪBAS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F80F08A" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="2B80834C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Īpašuma tiesības </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -2854,92 +2854,92 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> AGK līdz CIRSMAS izstrādes termiņa beigām. Pēc koku izstrādes tiesību zaudēšanas, sagatavotie kokmateriāli, kas atrodas AGK bezstrīdus kārtībā kļūst par </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> īpašumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4098DF4F" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7C39BEDE" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc Līguma noslēgšanas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzņemas risku par CIRSMAS kvalitātes krišanos vai nejaušu bojāeju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BBB93C" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4E5C36B2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJAM</w:t>
       </w:r>
@@ -2974,51 +2974,51 @@
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir vienpusēji parakstījis pieņemšanas-nodošanas akta sadaļu </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>CIRSMAS PIEŅEMŠANA pēc izstrādes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BDFCFB" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="42AB21CE" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc pieņemšanas nodošanas akta sadaļas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -3030,105 +3030,105 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakstīšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> PIRCĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nav tiesības veikt darbības CIRSMĀ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9ED5EA" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="3A3CBF31" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līgums stājas spēkā ar tā parakstīšanas brīdi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A815CB5" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="477F8F18" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Soda sankcijas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCE5869" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="03A172D3" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
       </w:r>
@@ -3164,51 +3164,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar savu darbību vai bezdarbību ir atbildīgs par </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PĀRDEVĒJAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un trešajām personām nodarītajiem zaudējumiem</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2260A6" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="005854C8" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="63BEB9BB" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="005854C8" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005854C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidRPr="005854C8">
         <w:rPr>
@@ -3236,51 +3236,51 @@
       </w:r>
       <w:r w:rsidRPr="005854C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakstīšanas, tas maksā </w:t>
       </w:r>
       <w:r w:rsidRPr="005854C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PĀRDEVĒJAM </w:t>
       </w:r>
       <w:r w:rsidRPr="005854C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>līgumsodu 1% (viena procenta) apmērā no Līguma summas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E2BC77" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="26E813CD" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlīdzina </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> radušos zaudējumus, kā arī maksā līgumsodu 200% apmērā no aprēķinātajiem zaudējumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C64D3F4" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="304C6349" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -3414,51 +3414,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlīdzina </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PĀRDEVĒJAM </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>radušos zaudējumus, kā arī maksā līgumsodu 100% apmērā no aprēķinātajiem zaudējumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432436B8" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00E52D16" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7D89A9C1" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00E52D16" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
@@ -3479,302 +3479,302 @@
         </w:rPr>
         <w:t>PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nokavējuma procentus 0.5 % (nulle komats piecu procentu) apmērā no kavētā maksājuma summas </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Līguma 8.2.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> apakšpunktā noteiktā zaudējumu samaksas termiņa nokavējuma gadījumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F540D14" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="254240D5" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma 6.2. apakšpunktā noteiktā līgumsoda samaksa neatbrīvo </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJU</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> no saistību izpildes un zaudējumu atlīdzības pienākuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3686A91C" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="79BDFE9F" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pārdevēja tiesības un pienākumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67125FC6" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="08DE1266" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesības:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F12F82" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4A74979D" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> apsekot CIRSMAS koku izstrādes gaitu tās izstrādes laikā tādā apjomā, lai pārliecinātos par CIRSMAS izstrādi saskaņā ar spēkā esošajiem normatīvajiem aktiem un atbilstoši Līguma nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB85C61" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00D3366F" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="75E94397" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00D3366F" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> konstatējot </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nelikumīgas darbības vai Līguma nosacījumu neizpildi, apturēt CIRSMAS tālāku izstrādi līdz pretenzijas novēršanai vai zaudējumu segšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BCBA07" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00EB526A" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="10D2E4BB" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00EB526A" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB526A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ja izstrādes laikā CIRSMĀ un pievešanas ceļos veidojas risas, dziļākas par 25 cm, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB526A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB526A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir tiesības pārtraukt izstrādes darbus, līdz atjaunojās augsnes nestspēja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27394848" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="059D8A91" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PĀRDEVĒJA </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pienākumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B96AC4D" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000A3324" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="07D98BBC" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000A3324" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -3838,174 +3838,174 @@
       </w:r>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nodrošināt </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārstāvja ierašanos cirsmā uz ar CIRSMAS izstrādi saistītu jautājumu risināšanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5CDE04" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000A3324" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="3FD26178" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000A3324" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> paziņojuma par izstrādes pabeigšanu pieņemt CIRSMU ar nodošanas – pieņemšanas aktu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBE0357" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="04F21EF3" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">izskatīt </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ierosinājumus par AGK atrašanās vietas maiņu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1392E9D0" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="579A0866" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbildība:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062095CD" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="000A3324" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4B410CC4" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="000A3324" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbild par zaudējumiem, kas nodarīti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4067,266 +4067,266 @@
       </w:r>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> gribas neatkarīgu iemeslu dēļ noteikti cirsmu izstrādes ierobežojumi, kas saistīti ar meža sanitāro stāvokli un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ugunsapsardzību</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A3324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1F86A8" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1993A1A2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="737DA2CF" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4FAC82F1" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Pircēja tiesības, pienākumi un atbildība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DBDFDA" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="28282F25" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesības:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F278363" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="28A55EE2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzsākt CIRSMAS koku izstrādi tikai pēc pieņemšanas-nodošanas akta sadaļas </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">CIRSMAS NODOŠANa Izstrādei </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>parakstīšanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E85AF6" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="6B35BFAB" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pienākumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F65BB9" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="0806EC79" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pirms CIRSMAS izstrādes uzsākšanas pieņemt CIRSMU izstrādei un pēc izstrādes nodot </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> izstrādātu CIRSMU Līguma 4. punktā noteiktajā kārtībā; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03297F35" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="0CAAA06C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc CIRSMAS izstrādes pabeigšanas atstāt izmantotās krautuvju vietas satīrītas un ar CIRSMAS izstrādi saistītos ceļus, un meliorācijas sistēmas lietošanas kārtībā (ne sliktākā stāvoklī kā pirms izstrādes uzsākšanas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A01D42A" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="08D90722" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma 7.1.2. apakšpunktā noteiktajā </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -4339,51 +4339,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nelikumīgo darbību vai Līguma nosacījumu neizpildes gadījumā, novērst nelikumīgo darbību vai Līguma nosacījumu neizpildi </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktā termiņā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63354D23" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="08F36A2A" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Līguma 6.3., 6.4. un 7.1.2. apakšpunktā noteiktos zaudējumus un Līgumā noteiktos līgumsodus atlīdzināt </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -4396,51 +4396,51 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 (desmit) dienu laikā pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieprasījuma saņemšanas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDD2E8E" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7D3C7351" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -4490,230 +4490,230 @@
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārstāvja ierašanos cirsmā uz ar CIRSMAS izstrādi saistītu jautājumu risināšanu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564FB435" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00CD1E10" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1320F51F" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00CD1E10" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">teritorijās, kurās notiks mežistrādes darbi un pie takām, braucamiem ceļiem, velo celiņiem, dabā izvietot informatīvos plakātus, brīdinājuma zīmes, kuras jānorobežo ar brīdinājuma lentēm; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC13F0D" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00CD1E10" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="72686220" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00CD1E10" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> cirsmu izstrādes gaitā ir jāizvāc ciršanas atliekas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> jāsaudzē saglabājamos kokus, nepieļaujot paliekošo koku mizas bojājumus; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729CC1D7" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00CD1E10" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="29896AD9" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00CD1E10" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar cirsmas izstrādi saistītos ceļos bez mākslīgā seguma, meža stigās un meža meliorācijas grāvju </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbērtnēs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> jāizlīdzina risas, kas dziļākas par 0,25 metriem, atjaunot ūdens plūsmu grāvju gultnēs, strautos, upēs, ja pēc izstrādes tā ir traucēta;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C5596F" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00EC2FE5" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="17D4DF2D" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00EC2FE5" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izsolītajā cirsmā jāizmanto tikai kailcirtēm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstošu mežizstrādes paņēmienus un </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tehniku, kas atstātu iespējami mazāku negatīvo ietekmi uz meža augsni un vidi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6804A268" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008600E8" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5C827ABE" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008600E8" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC2FE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">vienoties ar citu zemju īpašniekiem par AGK izveidi un pievešanas ceļiem uz to </w:t>
       </w:r>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zemēm;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D75AA2" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008600E8" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="14ABAA1C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008600E8" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">veicamie mežistrādes darbi saskaņojumi ar Krāslavas novada pašvaldības Centrālās pārvaldes Nekustamā īpašuma un infrastruktūras pārvaldības nodaļas mežsaimniecības un vides speciālistu Jāni </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008600E8">
@@ -4759,51 +4759,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tālr. _____________, e-pasts </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="008600E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>_____________________</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BCC415" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="008600E8" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="18A9BAE8" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="008600E8" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar Līguma izpildi saistītos jautājumos CIRSMAS izstrādes laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
@@ -4827,498 +4827,498 @@
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tālr. _____________, e-pasts </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="008600E8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>________________________</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008600E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BB1B30" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="42741BBD" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0EFE2B" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="7B590A1B" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbildība:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033989AC" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="21E5B5F5" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> CIRSMAS izstrādes laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir atbildīgs par trešajām personām nodarītajiem zaudējumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51633AFD" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="04822D22" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbild par zaudējumiem, kas nodarīti </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJAM PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vainojamas rīcības rezultātā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DADBE5" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="110A1C83" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbild par zaudējumiem, kas nodarīti trešajām personām</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vainojamas rīcības rezultātā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7532C4D1" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4BF4990B" w14:textId="77777777" w:rsidR="00844669" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225" w:hanging="505"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbild par nolīgto apakšuzņēmēju nodarītajiem zaudējumiem </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJAM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un trešajām personām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B583F5" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="01A01178" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1225"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4994158F" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="74CACD3B" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Nobeiguma noteikumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510BFAB2" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="233049D2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Visi no Līguma izrietošie paziņojumi, lūgumi, pieprasījumi un cita informācija ir noformējama </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>rakstveidā latviešu valodā un nododama adresātam vai tā pilnvarotai personai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539D6025" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="0E8CC633" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> personīgi, ko apliecina tā paraksts un atzīme par saņemšanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577E5158" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00874D3E" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="499C3BE3" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00874D3E" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00874D3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nosūtot kā ierakstītu pasta sūtījumu pa pastu. Informācija, kas nosūtīta kā ierakstīts pasta sūtījums uzskatāms par paziņotu adresātam septītajā dienā pēc tā nodošanas pastā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24037802" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00874D3E" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="09B2577F" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00874D3E" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874D3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosūtot kā elektronisko dokumentu ar drošu elektronisko parakstu uz Līgumā norādīto kontaktpersonas adresi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341FB2CE" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="19D3696C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līguma grozījumi un papildinājumi ir noformējami rakstveidā un abām </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PUSĒM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> parakstāmi un tādējādi tie kļūst par Līguma neatņemamu sastāvdaļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1B46A7" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="5E80163F" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">PUSES </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>neatbild par zaudējumiem, kas saistīti ar neparedzētiem apstākļiem (FORCE MAJOUR).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147248E4" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="72E249B2" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Jebkādus strīdus saistībā ar Līgumu, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -5344,51 +5344,51 @@
         <w:t>PUSĒM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> neizdosies vienoties pārrunās, </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PUSES</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> risinās strīdu Latvijas Republikas normatīvajos aktos noteiktajā kārtībā tiesā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F630C98" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00C1677D" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="6E32378F" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00C1677D" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgums, kuram pievienoti ___________ pielikumi, ir sastādīts un parakstīts latviešu valodā 2 (divos) eksemplāros, ar vienādu juridisko spēku, no kuriem 1 (viens) eksemplārs glabājas pie </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
@@ -5399,92 +5399,92 @@
         <w:t>PĀRDEVĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un 1 (viens) - pie </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJA</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1677D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E72526" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="178A5992" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F88D514" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="319AE9D1" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PUŠU rekvizīti un paraksti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F635BE6" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="1F08BE1C" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PĀRDEVĒJS</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5536,51 +5536,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>PIRCĒJS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C95528" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="2D720114" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Krāslavas novada pašvaldība </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -5591,51 +5591,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nosaukums/Vārds Uzvārds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D4A7C3" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="09A02BFE" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Reģ.Nr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5680,51 +5680,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Reģ.Nr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>./personas kods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7034C193" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="60C46CF0" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgas iela </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -5824,51 +5824,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F30729" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="6A941FD5" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Priekšsēdētājs</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -5934,81 +5934,81 @@
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306672F5" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="00AB2147" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4F9616C1" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="00AB2147" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6554EA48" w14:textId="77777777" w:rsidR="00DA6DE4" w:rsidRPr="004C2B4A" w:rsidRDefault="00DA6DE4" w:rsidP="00DA6DE4">
+    <w:p w14:paraId="4BF3C4ED" w14:textId="77777777" w:rsidR="00844669" w:rsidRPr="004C2B4A" w:rsidRDefault="00844669" w:rsidP="00844669">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AB2147">
         <w:rPr>
@@ -6152,992 +6152,626 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Cirsmas pirkuma līgumam Nr.____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E72A4C4" wp14:editId="629946A8">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E72A4C4" wp14:editId="6F27DF06">
+            <wp:extent cx="5760085" cy="8108950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="7" name="Attēls 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Attēls 7"/>
+                    <pic:cNvPr id="0" name="Cirsmas novērtējums Robežmalas 6086 007 0033_2025.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760085" cy="8106786"/>
+                      <a:ext cx="5760085" cy="8108950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C38107" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38398C29" w14:textId="7FF69184" w:rsidR="003B6155" w:rsidRDefault="00572AF3" w:rsidP="003B6155">
+    <w:p w14:paraId="38398C29" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C2D797" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D57566" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3305B714" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D4D38C1" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168730B0" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pielikums Nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B638B0E" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Cirsmas pirkuma līgumam Nr.____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31397FB9" wp14:editId="1F42D95B">
-[...2 lines deleted...]
-            <wp:docPr id="590574364" name="Attēls 7"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67A3E8A1" wp14:editId="162067A5">
+            <wp:extent cx="5756745" cy="8603311"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:docPr id="8" name="Attēls 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="590574364" name="Attēls 7"/>
+                    <pic:cNvPr id="0" name="Cirsmas apliecinājums Robežmalas 6086 007 0033_2025.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760085" cy="8029209"/>
+                      <a:ext cx="5760085" cy="8608303"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C2D797" w14:textId="2E64BF69" w:rsidR="003B6155" w:rsidRDefault="00572AF3" w:rsidP="003B6155">
+    <w:p w14:paraId="14DA7DFE" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D202DF3" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768F915A" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC80DDF" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004C2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pielikums Nr. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C91EAC" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C2B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Cirsmas pirkuma līgumam Nr.____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A0FE760" wp14:editId="628EE70D">
-[...2 lines deleted...]
-            <wp:docPr id="263672492" name="Attēls 7"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7434E1C8" wp14:editId="2BC6A261">
+            <wp:extent cx="5760085" cy="8037195"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="9" name="Attēls 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="263672492" name="Attēls 7"/>
+                    <pic:cNvPr id="0" name="Cirsmas skice Robežmalas 6086 007 0033_2025.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760085" cy="8067811"/>
+                      <a:ext cx="5760085" cy="8037195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D57566" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+    <w:p w14:paraId="3BAA6D4C" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
-        <w:jc w:val="right"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3305B714" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142FDB06" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
-        <w:jc w:val="right"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="168730B0" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF22390" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C2B4A">
-[...21 lines deleted...]
-    <w:p w14:paraId="5B638B0E" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+    </w:p>
+    <w:p w14:paraId="064B0F80" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C2B4A">
-[...61 lines deleted...]
-    <w:p w14:paraId="14DA7DFE" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+    </w:p>
+    <w:p w14:paraId="089E6038" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="1D202DF3" w14:textId="791A54E0" w:rsidR="003B6155" w:rsidRDefault="00572AF3" w:rsidP="003B6155">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDDF918" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
-        <w:rPr>
-[...104 lines deleted...]
-    <w:p w14:paraId="7CC80DDF" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A9E2C3" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646D32E5" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...410 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Pielikums Nr. 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C467626" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="43"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -8893,51 +8527,50 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="26"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">II. Cirsmas pieņemšana pēc izstrādes </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C2B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004C2B4A">
@@ -11245,51 +10878,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56B2977B" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="00942086">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C2B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Cirsmas pieņemšanā konstatēti trūkumi novērsti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C6A2626" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="00942086">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
@@ -13668,75 +13300,75 @@
     </w:p>
     <w:p w14:paraId="6CAC85C0" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="390"/>
           <w:tab w:val="left" w:pos="615"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31941B26" w14:textId="77777777" w:rsidR="003B6155" w:rsidRPr="004C2B4A" w:rsidRDefault="003B6155" w:rsidP="003B6155"/>
     <w:p w14:paraId="19E25926" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155"/>
     <w:p w14:paraId="1B82C034" w14:textId="77777777" w:rsidR="003B6155" w:rsidRDefault="003B6155" w:rsidP="003B6155"/>
     <w:p w14:paraId="0214439E" w14:textId="77777777" w:rsidR="00B514A2" w:rsidRDefault="00B514A2"/>
     <w:sectPr w:rsidR="00B514A2" w:rsidSect="00191478">
-      <w:footerReference w:type="even" r:id="rId18"/>
-      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="425" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46C683A2" w14:textId="77777777" w:rsidR="00BA1099" w:rsidRDefault="00BA1099">
+    <w:p w14:paraId="6F42EFB1" w14:textId="77777777" w:rsidR="008C139F" w:rsidRDefault="008C139F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58201129" w14:textId="77777777" w:rsidR="00BA1099" w:rsidRDefault="00BA1099">
+    <w:p w14:paraId="6D15BEF8" w14:textId="77777777" w:rsidR="008C139F" w:rsidRDefault="008C139F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -13803,94 +13435,94 @@
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DA6DE4">
+    <w:r w:rsidR="00844669">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DA6DE4">
+    <w:r w:rsidR="00844669">
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5DCB65DE" w14:textId="77777777" w:rsidR="002234AB" w:rsidRDefault="002234AB" w:rsidP="00B43A95">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644D8ACD" w14:textId="77777777" w:rsidR="00BA1099" w:rsidRDefault="00BA1099">
+    <w:p w14:paraId="626B0785" w14:textId="77777777" w:rsidR="008C139F" w:rsidRDefault="008C139F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6944DCBF" w14:textId="77777777" w:rsidR="00BA1099" w:rsidRDefault="00BA1099">
+    <w:p w14:paraId="59C495D6" w14:textId="77777777" w:rsidR="008C139F" w:rsidRDefault="008C139F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75ED6503"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D989DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -13980,139 +13612,133 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1772703259">
+  <w:num w:numId="1" w16cid:durableId="913710172">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B6155"/>
-    <w:rsid w:val="000D5A91"/>
     <w:rsid w:val="001B44A3"/>
     <w:rsid w:val="002234AB"/>
-    <w:rsid w:val="00387491"/>
     <w:rsid w:val="00393E18"/>
     <w:rsid w:val="003B6155"/>
-    <w:rsid w:val="00496C31"/>
     <w:rsid w:val="004A201C"/>
     <w:rsid w:val="005243F9"/>
     <w:rsid w:val="00554DC3"/>
-    <w:rsid w:val="00572AF3"/>
     <w:rsid w:val="005970E9"/>
     <w:rsid w:val="005B27A4"/>
     <w:rsid w:val="006262B2"/>
     <w:rsid w:val="00741A15"/>
+    <w:rsid w:val="00844669"/>
+    <w:rsid w:val="008C139F"/>
     <w:rsid w:val="008C6620"/>
     <w:rsid w:val="00937775"/>
-    <w:rsid w:val="009B3CC6"/>
-    <w:rsid w:val="009E0D20"/>
     <w:rsid w:val="00A1199B"/>
     <w:rsid w:val="00AE4DFA"/>
     <w:rsid w:val="00B514A2"/>
-    <w:rsid w:val="00BA1099"/>
     <w:rsid w:val="00C25B3B"/>
-    <w:rsid w:val="00C64E3C"/>
+    <w:rsid w:val="00C5646F"/>
     <w:rsid w:val="00C82334"/>
     <w:rsid w:val="00CB76A3"/>
     <w:rsid w:val="00CF16D9"/>
-    <w:rsid w:val="00DA6DE4"/>
     <w:rsid w:val="00E848CF"/>
-    <w:rsid w:val="00EA3F12"/>
-    <w:rsid w:val="00EB24FA"/>
+    <w:rsid w:val="00F82560"/>
+    <w:rsid w:val="00F930A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3154849F"/>
-  <w15:docId w15:val="{D6301885-A388-4B1C-BC8C-11C765E7D06A}"/>
+  <w15:docId w15:val="{87C2E950-A0C4-44E9-BF15-AFF2F236583B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14592,51 +14218,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
     <w:name w:val="Balonteksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003B6155"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.zvaigznitis@storaenso.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.zvaigznitis@storaenso.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.zvaigznitis@storaenso.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.zvaigznitis@storaenso.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.zvaigznitis@storaenso.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janis.zvaigznitis@storaenso.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tēma">
   <a:themeElements>
     <a:clrScheme name="Iestāde">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14884,67 +14510,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>7530</Characters>
+  <Pages>12</Pages>
+  <Words>13202</Words>
+  <Characters>7526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20699</CharactersWithSpaces>
+  <CharactersWithSpaces>20687</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kaspars Pauniņš</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>