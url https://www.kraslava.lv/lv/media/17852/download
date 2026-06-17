--- v0 (2026-04-21)
+++ v1 (2026-06-17)
@@ -3404,51 +3404,77 @@
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00965D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Personas datu apstrādes pārzinis Krāslavas novada pašvaldība, reģ.Nr. 90001267487, Rīgas iela 51, Krāslava, Krāslavas novads, LV-5601, e-pasts: </w:t>
+        <w:t xml:space="preserve">Personas datu apstrādes pārzinis Krāslavas novada pašvaldība, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00965D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>reģ.Nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00965D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 90001267487, Rīgas iela 51, Krāslava, Krāslavas novads, LV-5601, e-pasts: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00965D42">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single" w:color="000000"/>
             <w:bdr w:val="nil"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>dome@kraslava.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00965D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -5245,51 +5271,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>slavas novada administratīvā teritorija.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D85C0D0" w14:textId="325B1650" w:rsidR="00A65CB4" w:rsidRPr="008250D8" w:rsidRDefault="005B752C" w:rsidP="00C8244F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Iespējamas arī hibrīdnodarbības.</w:t>
+              <w:t xml:space="preserve">Iespējamas arī </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hibrīdnodarbības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F94EFD" w:rsidRPr="008250D8" w14:paraId="7BAE2120" w14:textId="77777777" w:rsidTr="008250D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E096432" w14:textId="2E564E1C" w:rsidR="00F94EFD" w:rsidRPr="008250D8" w:rsidRDefault="005C0B7A" w:rsidP="00367047">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008250D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -5884,51 +5928,77 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F5250">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pretendents nosūta </w:t>
+              <w:t xml:space="preserve">Pretendents </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002F5250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>nosūta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002F5250">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00010961">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pasākumu</w:t>
             </w:r>
             <w:r w:rsidRPr="002F5250">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> norises laika grafiku (precīzus datumus, norises adresi un norises laiku ne vēlāk kā </w:t>
             </w:r>
@@ -6601,58 +6671,69 @@
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>Pretendents (</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>pretendenta nosaukums</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002F5250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>reģ. Nr. (</w:t>
+        <w:t>reģ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F5250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>. Nr. (</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>reģistrācijas numurs</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>), (</w:t>
       </w:r>
       <w:r w:rsidRPr="002F5250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -8027,58 +8108,69 @@
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>pretendenta nosaukums</w:t>
       </w:r>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>reģ. Nr. (</w:t>
+        <w:t>reģ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008250D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>. Nr. (</w:t>
       </w:r>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">00000000000) </w:t>
       </w:r>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9511,91 +9603,138 @@
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ja </w:t>
-      </w:r>
+        <w:t>ja</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
-        </w:rPr>
-        <w:t>Pretendents ir pievienotās vērtības nodokļa (PVN) maksātājs un tā sniegtais pakalpojums ir apliekams ar  PVN</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008250D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pretendents ir pievienotās vērtības nodokļa (PVN) maksātājs un tā sniegtais pakalpojums ir apliekams </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008250D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+        </w:rPr>
+        <w:t>ar  PVN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008250D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  21% .</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008250D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>% .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="677DE56A" w14:textId="77777777" w:rsidR="008250D8" w:rsidRPr="008250D8" w:rsidRDefault="008250D8" w:rsidP="008250D8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9214" w:type="dxa"/>
@@ -10276,51 +10415,51 @@
           </w:p>
           <w:p w14:paraId="795A49EC" w14:textId="77777777" w:rsidR="002C0E47" w:rsidRPr="002C0E47" w:rsidRDefault="002C0E47" w:rsidP="00AC6F1F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE1B52" w14:paraId="168CDCD6" w14:textId="77777777" w:rsidTr="004C62EC">
         <w:trPr>
           <w:trHeight w:val="1553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC1EF4D" w14:textId="77777777" w:rsidR="002C0E47" w:rsidRDefault="006251EC" w:rsidP="002C0E47">
+          <w:p w14:paraId="3AC1EF4D" w14:textId="18F5DE8D" w:rsidR="002C0E47" w:rsidRDefault="006251EC" w:rsidP="002C0E47">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C0E47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00DE1B52" w:rsidRPr="002C0E47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -10331,86 +10470,77 @@
             <w:r w:rsidR="002C0E47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidR="00DE1B52" w:rsidRPr="002C0E47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> veicin</w:t>
             </w:r>
             <w:r w:rsidR="002C0E47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>āšanas un slimību profilakses pasākumi mērķa grupām un vietējai sabiedrībai. Vecāku skola.</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="43FC91D2" w14:textId="65C9E5C8" w:rsidR="007E4FCE" w:rsidRPr="002C0E47" w:rsidRDefault="005B752C" w:rsidP="002C0E47">
+              <w:t xml:space="preserve">āšanas un slimību profilakses pasākumi mērķa grupām un vietējai sabiedrībai. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43FC91D2" w14:textId="0B567B3E" w:rsidR="007E4FCE" w:rsidRPr="002C0E47" w:rsidRDefault="005C00C2" w:rsidP="002C0E47">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B752C">
+            <w:r w:rsidRPr="005C00C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihiskā veselība, seksuālā un reproduktīvā veselība </w:t>
+              <w:t>Vecāku skola. Agrīnās bērnības vecāku prasmju programma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B7304D2" w14:textId="1A8496F7" w:rsidR="00DE1B52" w:rsidRPr="002C0E47" w:rsidRDefault="002C0E47" w:rsidP="00DE1B52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1350"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C0E47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -11246,61 +11376,75 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
             <w:r w:rsidRPr="002F5250">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">precīzus datumus, norises adresi un norises laiku </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00763DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">nosūta </w:t>
+              <w:t>nosūta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00763DC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+                <w:bdr w:val="nil"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002F5250">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">ne vēlāk kā </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED222F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -12384,51 +12528,77 @@
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005279E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="005279E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">(datums - dd.mm.gggg.)                                                                                                               </w:t>
+        <w:t xml:space="preserve">(datums - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005279E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>dd.mm.gggg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005279E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)                                                                                                               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r w:rsidRPr="005279E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pasākuma norises vieta)</w:t>
       </w:r>
@@ -12620,59 +12790,71 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="521C65BD" w14:textId="77777777" w:rsidR="005279E4" w:rsidRPr="005279E4" w:rsidRDefault="005279E4" w:rsidP="005279E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8222"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005279E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:color="000000"/>
               </w:rPr>
-              <w:t>N.p.k.</w:t>
+              <w:t>N.p.k</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005279E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:color="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2677EC0A" w14:textId="77777777" w:rsidR="005279E4" w:rsidRPr="005279E4" w:rsidRDefault="005279E4" w:rsidP="005279E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="8222"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -14583,78 +14765,112 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="26262F52" w14:textId="23FE1D2B" w:rsidR="005279E4" w:rsidRPr="005279E4" w:rsidRDefault="005279E4" w:rsidP="005279E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005279E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.1.2. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu un savlaicīgu piekļuvi kvalitatīviem, ilgtspējīgiem un izmaksu ziņā pieejamiem veselības aprūpes, veselības veicināšanas un slimību profilakses pakalpojumiem, uzlabojot veselības aprūpes sistēmu efektivitāti un izturētspēju" </w:t>
+        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.1.2. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu un savlaicīgu piekļuvi kvalitatīviem, ilgtspējīgiem un izmaksu ziņā pieejamiem veselības aprūpes, veselības veicināšanas un slimību profilakses pakalpojumiem, uzlabojot veselības aprūpes sistēmu efektivitāti un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005279E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:color="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>izturētspēju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005279E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:color="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE84DB8" w14:textId="79E23ECE" w:rsidR="00593345" w:rsidRPr="007B61CE" w:rsidRDefault="005279E4" w:rsidP="007B61CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005279E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>4.1.2.2. pasākuma "Veselības veicināšanas un slimību profilakses pasākumu īstenošana vietējai sabi</w:t>
-      </w:r>
+        <w:t xml:space="preserve">4.1.2.2. pasākuma "Veselības veicināšanas un slimību profilakses pasākumu īstenošana vietējai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005279E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:color="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>sabi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="11EFB44F" w14:textId="77777777" w:rsidR="008076C5" w:rsidRDefault="008076C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CB836E" w14:textId="77777777" w:rsidR="008076C5" w:rsidRDefault="008076C5" w:rsidP="005279E4">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
@@ -18682,50 +18898,51 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="906063769">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="5327215">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1646616695">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2114661907">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1592660539">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1702051724">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9544B"/>
     <w:rsid w:val="00010961"/>
     <w:rsid w:val="00013154"/>
     <w:rsid w:val="00043990"/>
     <w:rsid w:val="000455AB"/>
     <w:rsid w:val="00052C9E"/>
     <w:rsid w:val="00053F7C"/>
     <w:rsid w:val="00055281"/>
     <w:rsid w:val="000634DB"/>
     <w:rsid w:val="00065094"/>
     <w:rsid w:val="00066112"/>
     <w:rsid w:val="00072EEC"/>
     <w:rsid w:val="00087820"/>
     <w:rsid w:val="00092500"/>
@@ -18799,92 +19016,94 @@
     <w:rsid w:val="00303832"/>
     <w:rsid w:val="003054E6"/>
     <w:rsid w:val="00315799"/>
     <w:rsid w:val="0031594A"/>
     <w:rsid w:val="003277B2"/>
     <w:rsid w:val="00341AD8"/>
     <w:rsid w:val="003460DC"/>
     <w:rsid w:val="00350A61"/>
     <w:rsid w:val="00357A70"/>
     <w:rsid w:val="00367047"/>
     <w:rsid w:val="00373D16"/>
     <w:rsid w:val="003803A9"/>
     <w:rsid w:val="0038233E"/>
     <w:rsid w:val="00384B1C"/>
     <w:rsid w:val="00385C69"/>
     <w:rsid w:val="003874E9"/>
     <w:rsid w:val="00391164"/>
     <w:rsid w:val="003929F9"/>
     <w:rsid w:val="00397059"/>
     <w:rsid w:val="003C3FB9"/>
     <w:rsid w:val="003C5657"/>
     <w:rsid w:val="003E17CA"/>
     <w:rsid w:val="003E6F22"/>
     <w:rsid w:val="003F74E2"/>
     <w:rsid w:val="004024EA"/>
+    <w:rsid w:val="004122A1"/>
     <w:rsid w:val="004319FF"/>
     <w:rsid w:val="004338C4"/>
     <w:rsid w:val="00445FC5"/>
     <w:rsid w:val="004523F9"/>
     <w:rsid w:val="00457116"/>
     <w:rsid w:val="0046108F"/>
     <w:rsid w:val="00465749"/>
     <w:rsid w:val="00471279"/>
     <w:rsid w:val="00472727"/>
     <w:rsid w:val="00480CC7"/>
     <w:rsid w:val="00491AD9"/>
     <w:rsid w:val="004944AE"/>
     <w:rsid w:val="0049767A"/>
     <w:rsid w:val="004B2655"/>
     <w:rsid w:val="004B4380"/>
     <w:rsid w:val="004C62EC"/>
     <w:rsid w:val="004D1026"/>
     <w:rsid w:val="004E0645"/>
     <w:rsid w:val="004E6006"/>
     <w:rsid w:val="004F7E4D"/>
     <w:rsid w:val="00515768"/>
     <w:rsid w:val="0052004B"/>
     <w:rsid w:val="005279E4"/>
     <w:rsid w:val="00527A99"/>
     <w:rsid w:val="00530C67"/>
     <w:rsid w:val="00533851"/>
     <w:rsid w:val="00552187"/>
     <w:rsid w:val="00560AF8"/>
     <w:rsid w:val="00564781"/>
     <w:rsid w:val="00577CF2"/>
     <w:rsid w:val="0058147E"/>
     <w:rsid w:val="005820BF"/>
     <w:rsid w:val="005848BB"/>
     <w:rsid w:val="00585847"/>
     <w:rsid w:val="0058672B"/>
     <w:rsid w:val="005905C6"/>
     <w:rsid w:val="00593345"/>
     <w:rsid w:val="005A5B9A"/>
     <w:rsid w:val="005B4679"/>
     <w:rsid w:val="005B4884"/>
     <w:rsid w:val="005B5A5D"/>
     <w:rsid w:val="005B752C"/>
+    <w:rsid w:val="005C00C2"/>
     <w:rsid w:val="005C0B7A"/>
     <w:rsid w:val="005C1F14"/>
     <w:rsid w:val="005C2D38"/>
     <w:rsid w:val="005D5026"/>
     <w:rsid w:val="005D7C0B"/>
     <w:rsid w:val="005E1973"/>
     <w:rsid w:val="005E36E8"/>
     <w:rsid w:val="005F0154"/>
     <w:rsid w:val="00607F63"/>
     <w:rsid w:val="00611FF9"/>
     <w:rsid w:val="00613442"/>
     <w:rsid w:val="0061723C"/>
     <w:rsid w:val="006173EE"/>
     <w:rsid w:val="00620238"/>
     <w:rsid w:val="006251EC"/>
     <w:rsid w:val="00636503"/>
     <w:rsid w:val="006374EA"/>
     <w:rsid w:val="006428BD"/>
     <w:rsid w:val="00642E5A"/>
     <w:rsid w:val="00644791"/>
     <w:rsid w:val="00645C60"/>
     <w:rsid w:val="00647F51"/>
     <w:rsid w:val="00655E2C"/>
     <w:rsid w:val="00656056"/>
     <w:rsid w:val="006623FA"/>
@@ -20109,80 +20328,80 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D3FFC83-DE53-4F26-84F7-5EF22FEFFCD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>11521</Words>
-  <Characters>6568</Characters>
+  <Words>11514</Words>
+  <Characters>6563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18053</CharactersWithSpaces>
+  <CharactersWithSpaces>18041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ACER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>