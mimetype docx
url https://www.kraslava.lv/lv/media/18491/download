--- v0 (2026-06-16)
+++ v1 (2026-08-19)
@@ -1,35 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3141D8A1" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="000964DE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk134694315"/>
     </w:p>
@@ -312,60 +314,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Krāslava novada pašvaldības neapbūvētas zemes vienības ar kadastra apzīmējumu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3C85DA" w14:textId="046B694D" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6096 </w:t>
-[...8 lines deleted...]
-        <w:t>003 0234</w:t>
+        <w:t>6096 003 0234</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ūdrīšu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -455,124 +448,76 @@
         <w:t xml:space="preserve">Krāslavas novada neapbūvētās zemes vienības </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ūdrīšu</w:t>
       </w:r>
       <w:r w:rsidRPr="00881A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagastā ar kadastra apzīmējumu </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk114122686"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6096 00</w:t>
-[...23 lines deleted...]
-        <w:t>0234</w:t>
+        <w:t>6096 003 0234</w:t>
       </w:r>
       <w:r w:rsidRPr="00881A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00881A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nomas tiesību izsoles noteikumi (turpmāk tekstā – Noteikumi) nosaka kārtību, kādā notiek zemes vienības ar kadastra apzīmējumu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6096 00</w:t>
-[...23 lines deleted...]
-        <w:t>34</w:t>
+        <w:t>6096 003 0234</w:t>
       </w:r>
       <w:r w:rsidRPr="00881A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
       <w:r w:rsidRPr="00881A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha platībā (turpmāk tekstā - Objekts) nomas tiesību iegūšana izsolē – zemes noma atklātā izsolē personai, kura par izsoles objektu piedāvā visaugstāko nomas maksu.</w:t>
       </w:r>
@@ -866,109 +811,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>209.70</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>divi</w:t>
-[...31 lines deleted...]
-        <w:t>deviņi</w:t>
+        <w:t>divi simti deviņi</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> euro, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -1030,69 +925,51 @@
         </w:rPr>
         <w:t>,00</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>desmit</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 00 centi) gadā (neieskaitot PVN).</w:t>
+        <w:t xml:space="preserve"> euro 00 centi) gadā (neieskaitot PVN).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754FFA14" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="005C393B" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1070"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1160,59 +1037,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Zemes vienība </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ūdrīšu</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagastā, Krāslavas novadā, kadastra apzīmējums </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6096 </w:t>
-[...7 lines deleted...]
-        <w:t>003 0234</w:t>
+        <w:t>6096 003 0234</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.0</w:t>
       </w:r>
       <w:r w:rsidRPr="005C393B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha platībā.</w:t>
       </w:r>
@@ -1589,96 +1458,60 @@
         <w:t xml:space="preserve"> pretendenta pārstāvi, norādot personu identificējošus datus (ja ir);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59865FA7" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2127"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pretendenta piekrišanu, ka iznomātājs kā </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> lietotājs ir      </w:t>
+        <w:t xml:space="preserve"> pretendenta piekrišanu, ka iznomātājs kā kredītinformācijas lietotājs ir      </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">tiesīgs pieprasīt un saņemt </w:t>
-[...17 lines deleted...]
-        <w:t>, tai skaitā ziņas par pretendenta kavētajiem maksājumiem un tā kredītreitingu, no iznomātājam pieejamām datu bāzēm;</w:t>
+        <w:t>tiesīgs pieprasīt un saņemt kredītinformāciju, tai skaitā ziņas par pretendenta kavētajiem maksājumiem un tā kredītreitingu, no iznomātājam pieejamām datu bāzēm;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13107604" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2127"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="798C43F4" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:jc w:val="both"/>
@@ -1786,87 +1619,51 @@
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2EA5FA" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pretendenta piekrišana, kad iznomātājs kā </w:t>
-[...35 lines deleted...]
-        <w:t>, tai skaitā ziņas par  pretendenta kavētajiem maksājumiem un tā kredītreitingu, no  iznomātājam pieejamām datu bāzēm;</w:t>
+        <w:t xml:space="preserve"> pretendenta piekrišana, kad iznomātājs kā kredītinformācijas lietotājs ir     tiesīgs pieprasīt un saņemt kredītinformāciju, tai skaitā ziņas par  pretendenta kavētajiem maksājumiem un tā kredītreitingu, no  iznomātājam pieejamām datu bāzēm;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA21A40" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1997"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D5C617" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00C26A3C" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
@@ -1920,51 +1717,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, tā tiek reģistrēta izsoles dalībnieku reģistrācijas sarakstā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781D4D13" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00C26A3C" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
+    <w:p w14:paraId="781D4D13" w14:textId="7E53D12F" w:rsidR="00C276BE" w:rsidRPr="00C26A3C" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izsoles dalībnieku reģistrācija notiks Krāslavas novada pašvaldības darba laikā </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
@@ -1989,51 +1786,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.jūnija</w:t>
+        <w:t>1.jū</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2824">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ija</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,  plkst.16.00 Krāslavas novada pašvaldības 12.kab., Rīgas ielā 51, Krāslavā</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, nogādājot pieteikumu personīgi, ar kurjeru, pa pastu, vai elektroniski parakstītu ar drošu elektronisko parakstu uz e-pastu dome@kraslava.lv. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1722C140" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -3269,59 +3084,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Krāslava novada pašvaldības neapbūvētas zemes vienības ar kadastra apzīmējumu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">6096 </w:t>
-[...7 lines deleted...]
-        <w:t>003 0234</w:t>
+        <w:t>6096 003 0234</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF4FE9E" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ūdrīšu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -3675,59 +3482,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nomas objekts: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Krāslava novada pašvaldības neapbūvēta zemes vienība ar kadastra apzīmējumu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6096 </w:t>
-[...7 lines deleted...]
-        <w:t>003 0234</w:t>
+        <w:t>6096 003 0234</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ūdrīšu</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3924,87 +3723,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pretendenta pārstāvis, norādot personu identificējošus datus (ja ir);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2478DD6C" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">pretendenta piekrišana, ka iznomātājs kā </w:t>
-[...35 lines deleted...]
-        <w:t>, tai skaitā ziņas par pretendenta kavētajiem maksājumiem un tā kredītreitingu, no iznomātājam pieejamām datu bāzēm.</w:t>
+        <w:t>pretendenta piekrišana, ka iznomātājs kā kredītinformācijas lietotājs ir tiesīgs pieprasīt un saņemt kredītinformāciju, tai skaitā ziņas par pretendenta kavētajiem maksājumiem un tā kredītreitingu, no iznomātājam pieejamām datu bāzēm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD32C4F" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F57B5C0" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
@@ -4169,51 +3932,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="124E432D" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F73E080" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3357"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidSect="00C276BE">
-          <w:footerReference w:type="default" r:id="rId5"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="568" w:right="851" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B786F74" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Informatīvais paziņojums par personas datu apstrādi</w:t>
@@ -4285,51 +4048,51 @@
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">: +371-65624383, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>e-past</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">s: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00D40B4F">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:kern w:val="1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
           </w:rPr>
           <w:t>dome@kraslava.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40B4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E14E06F" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="00D40B4F" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
@@ -4542,50 +4305,75 @@
     </w:p>
     <w:p w14:paraId="442258AA" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="000964DE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B044DA" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="000964DE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE"/>
     <w:p w14:paraId="294E49E5" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="000964DE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE"/>
     <w:p w14:paraId="3B75A2D8" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRPr="000964DE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2AF50B57" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE"/>
     <w:p w14:paraId="15C0DE67" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRDefault="00C276BE" w:rsidP="00C276BE"/>
     <w:p w14:paraId="31CDCABA" w14:textId="77777777" w:rsidR="00036362" w:rsidRDefault="00036362"/>
     <w:sectPr w:rsidR="00036362" w:rsidSect="00C276BE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="991" w:bottom="1440" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="67BD9783" w14:textId="77777777" w:rsidR="0010435B" w:rsidRDefault="0010435B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5EAA9E50" w14:textId="77777777" w:rsidR="0010435B" w:rsidRDefault="0010435B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4675,50 +4463,75 @@
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00B560B9">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3BA82C49" w14:textId="77777777" w:rsidR="00C276BE" w:rsidRDefault="00C276BE">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="36329D7C" w14:textId="77777777" w:rsidR="0010435B" w:rsidRDefault="0010435B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2AD6DC34" w14:textId="77777777" w:rsidR="0010435B" w:rsidRDefault="0010435B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0329656D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F4A4FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,67 +5158,77 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C276BE"/>
     <w:rsid w:val="00036362"/>
+    <w:rsid w:val="0010435B"/>
     <w:rsid w:val="00246971"/>
+    <w:rsid w:val="003C2824"/>
     <w:rsid w:val="00874A47"/>
     <w:rsid w:val="00BD6DAD"/>
+    <w:rsid w:val="00C24B61"/>
     <w:rsid w:val="00C276BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -6369,56 +6192,57 @@
     <w:rsid w:val="00C276BE"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C276BE"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dome@kraslava.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dome@kraslava.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6676,51 +6500,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
+  <Pages>1</Pages>
   <Words>9311</Words>
   <Characters>5308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ārija Leonoviča</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>